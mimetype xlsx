--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -937,51 +937,51 @@
           <t>https://www.jstor.org/journal/actasocimedisupp</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>actasocimedisupp</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>No issues were published in 2022. Vol. 2 (2023) will be released in 2027.</t>
+          <t/>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>Sage Publications, Ltd.</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
           <t/>
@@ -992,51 +992,51 @@
           <t/>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t>scanjsocisupp</t>
         </is>
       </c>
       <c r="X6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y6" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z6" t="inlineStr">
         <is>
-          <t>1969-01-01 - 2021-11-01</t>
+          <t>1969-01-01 - 2022-10-01</t>
         </is>
       </c>
       <c r="AA6" t="inlineStr">
         <is>
           <t>Public Health Collection ; Public Library II ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB6" t="inlineStr">
         <is>
           <t>Medicine &amp; Allied Health ; Public Health</t>
         </is>
       </c>
       <c r="AC6" t="inlineStr">
         <is>
           <t>1145889592</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
           <t>2020-03-20</t>
@@ -1934,51 +1934,51 @@
           <t/>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t>childwelfare</t>
         </is>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y12" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
-          <t>1922-07-15 - 2025-01-01</t>
+          <t>1922-07-15 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA12" t="inlineStr">
         <is>
           <t>Public Health Collection ; Public Library II ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB12" t="inlineStr">
         <is>
           <t>Health Policy ; Medicine &amp; Allied Health ; Social Sciences ; Social Work</t>
         </is>
       </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>1137557347</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>2022200224</t>
         </is>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
           <t>2022-08-31</t>
@@ -2091,51 +2091,51 @@
           <t/>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>childwelfare</t>
         </is>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y13" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
-          <t>1922-07-15 - 2025-01-01</t>
+          <t>1922-07-15 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA13" t="inlineStr">
         <is>
           <t>Public Health Collection ; Public Library II ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB13" t="inlineStr">
         <is>
           <t>Health Policy ; Medicine &amp; Allied Health ; Social Sciences ; Social Work</t>
         </is>
       </c>
       <c r="AC13" t="inlineStr">
         <is>
           <t>1137557347</t>
         </is>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
           <t>2022200224</t>
         </is>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
           <t>2022-08-31</t>
@@ -2467,61 +2467,61 @@
           <t>0009-4021</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2833-5619</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>1949-01-01</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>2025-01-01</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/childwelfare</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>childwelfare</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -2562,51 +2562,51 @@
           <t/>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>bullchilwelfleag</t>
         </is>
       </c>
       <c r="Y16" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
-          <t>1922-07-15 - 2025-01-01</t>
+          <t>1922-07-15 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA16" t="inlineStr">
         <is>
           <t>Public Health Collection ; Public Library II ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB16" t="inlineStr">
         <is>
           <t>Health Policy ; Medicine &amp; Allied Health ; Social Sciences ; Social Work</t>
         </is>
       </c>
       <c r="AC16" t="inlineStr">
         <is>
           <t>560242985</t>
         </is>
       </c>
       <c r="AD16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
           <t>2021-11-30</t>
@@ -2624,61 +2624,61 @@
           <t>1057-736X</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>1930-868X</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>1991-10-01</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>2025-01-01</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>35</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/childrensvoice</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>childrensvoice</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -2719,51 +2719,51 @@
           <t/>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y17" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
-          <t>1991-10-01 - 2025-01-01</t>
+          <t>1991-10-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA17" t="inlineStr">
         <is>
           <t>Public Health Collection ; Public Library II ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB17" t="inlineStr">
         <is>
           <t>Health Policy ; Medicine &amp; Allied Health ; Social Sciences ; Social Work</t>
         </is>
       </c>
       <c r="AC17" t="inlineStr">
         <is>
           <t>60529162</t>
         </is>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>2006212202</t>
         </is>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
           <t>2021-11-30</t>
@@ -4665,61 +4665,61 @@
           <t>0738-7806</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>1976-01-01</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/genethejamersoci</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>genethejamersoci</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -4760,51 +4760,51 @@
           <t/>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y30" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
-          <t>1976-01-01 - 2025-07-01</t>
+          <t>1976-01-01 - 2025-10-01</t>
         </is>
       </c>
       <c r="AA30" t="inlineStr">
         <is>
           <t>Public Health Collection ; Public Library II ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB30" t="inlineStr">
         <is>
           <t>Health Policy ; Health Sciences ; Medicine &amp; Allied Health ; Public Health</t>
         </is>
       </c>
       <c r="AC30" t="inlineStr">
         <is>
           <t>60615786</t>
         </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
           <t>2009247677</t>
         </is>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
           <t>2020-03-20</t>
@@ -14870,91 +14870,91 @@
           <t>1403-4956</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>1651-2553</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>2001-01-01</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>2021-11-01</t>
+          <t>2022-10-01</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>50</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t/>
+          <t>1S</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/scanjpublsupp</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>scanjpublsupp</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
-          <t>No issues were published in 2022. Vol. 2 (2023) will be released in 2027.</t>
+          <t/>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
           <t>Sage Publications, Ltd.</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T95" t="inlineStr">
         <is>
           <t/>
@@ -14965,51 +14965,51 @@
           <t/>
         </is>
       </c>
       <c r="V95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X95" t="inlineStr">
         <is>
           <t>scanjsocisupp</t>
         </is>
       </c>
       <c r="Y95" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z95" t="inlineStr">
         <is>
-          <t>1969-01-01 - 2021-11-01</t>
+          <t>1969-01-01 - 2022-10-01</t>
         </is>
       </c>
       <c r="AA95" t="inlineStr">
         <is>
           <t>Public Health Collection ; Public Library II ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB95" t="inlineStr">
         <is>
           <t>Medicine &amp; Allied Health ; Public Health</t>
         </is>
       </c>
       <c r="AC95" t="inlineStr">
         <is>
           <t>1145889712</t>
         </is>
       </c>
       <c r="AD95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
           <t>2020-03-20</t>
@@ -15224,51 +15224,51 @@
           <t>https://www.jstor.org/journal/scanjsocisupp</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>scanjsocisupp</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
-          <t>No issues were published in 2022. Vol. 2 (2023) will be released in 2027.</t>
+          <t/>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
           <t>Sage Publications, Ltd.</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T97" t="inlineStr">
         <is>
           <t/>
@@ -15279,51 +15279,51 @@
           <t/>
         </is>
       </c>
       <c r="V97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W97" t="inlineStr">
         <is>
           <t>scanjpublsupp</t>
         </is>
       </c>
       <c r="X97" t="inlineStr">
         <is>
           <t>actasocimedisupp</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z97" t="inlineStr">
         <is>
-          <t>1969-01-01 - 2021-11-01</t>
+          <t>1969-01-01 - 2022-10-01</t>
         </is>
       </c>
       <c r="AA97" t="inlineStr">
         <is>
           <t>Public Health Collection ; Public Library II ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB97" t="inlineStr">
         <is>
           <t>Medicine &amp; Allied Health ; Public Health</t>
         </is>
       </c>
       <c r="AC97" t="inlineStr">
         <is>
           <t>745199464</t>
         </is>
       </c>
       <c r="AD97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE97" t="inlineStr">
         <is>
           <t>2020-03-20</t>