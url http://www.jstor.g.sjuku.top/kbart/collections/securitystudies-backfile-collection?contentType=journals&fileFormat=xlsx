--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1777,51 +1777,51 @@
           <t/>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
           <t>armyhist</t>
         </is>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y11" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
-          <t>1983-10-01 - 2025-07-01</t>
+          <t>1983-10-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA11" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB11" t="inlineStr">
         <is>
           <t>History ; Military Studies ; Peace &amp; Conflict Studies ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC11" t="inlineStr">
         <is>
           <t>701527140</t>
         </is>
       </c>
       <c r="AD11" t="inlineStr">
         <is>
           <t>2011230413</t>
         </is>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
           <t>2018-03-26</t>
@@ -1839,61 +1839,61 @@
           <t>1546-5330</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2164-7909</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>1989-10-01</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>138</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/armyhist</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>armyhist</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -1934,51 +1934,51 @@
           <t/>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>armyhistorian</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
-          <t>1983-10-01 - 2025-07-01</t>
+          <t>1983-10-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA12" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB12" t="inlineStr">
         <is>
           <t>History ; Military Studies ; Peace &amp; Conflict Studies ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>608222159</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>2010230462</t>
         </is>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
           <t>2018-03-26</t>
@@ -4665,61 +4665,61 @@
           <t>2768-1009</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>2768-1017</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>2001-01-01</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-06-01</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/compsecupdate</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>compsecupdate</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -4760,51 +4760,51 @@
           <t/>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y30" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
-          <t>2001-01-01 - 2026-03-01</t>
+          <t>2001-01-01 - 2026-06-01</t>
         </is>
       </c>
       <c r="AA30" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB30" t="inlineStr">
         <is>
           <t>International Relations ; Peace &amp; Conflict Studies ; Science &amp; Mathematics ; Science &amp; Technology Studies ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC30" t="inlineStr">
         <is>
           <t>53052228</t>
         </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
           <t>2021202009</t>
         </is>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
           <t>2021-05-28</t>
@@ -5450,61 +5450,61 @@
           <t>2382-6444</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>2011-01-01</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/counterrtrenana</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>counterrtrenana</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -5545,51 +5545,51 @@
           <t/>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y35" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z35" t="inlineStr">
         <is>
-          <t>2011-01-01 - 2026-03-01</t>
+          <t>2011-01-01 - 2026-05-01</t>
         </is>
       </c>
       <c r="AA35" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB35" t="inlineStr">
         <is>
           <t>International Relations ; Peace &amp; Conflict Studies ; Political Science ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC35" t="inlineStr">
         <is>
           <t>949940255</t>
         </is>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
           <t>2018-03-26</t>
@@ -6235,61 +6235,61 @@
           <t>2474-2120</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>2474-2139</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>2016-04-01</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>2025-01-01</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/cybedeferevi</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>cybedeferevi</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -6330,51 +6330,51 @@
           <t/>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y40" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z40" t="inlineStr">
         <is>
-          <t>2016-04-01 - 2025-01-01</t>
+          <t>2016-04-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA40" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB40" t="inlineStr">
         <is>
           <t>Military Studies ; Peace &amp; Conflict Studies ; Science &amp; Mathematics ; Security Studies ; Social Sciences ; Technology</t>
         </is>
       </c>
       <c r="AC40" t="inlineStr">
         <is>
           <t>958378822</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
           <t>2016203702</t>
         </is>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
           <t>2018-03-26</t>
@@ -6706,61 +6706,61 @@
           <t>1761-0559</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>2115-1857</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>2003-01-01</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>139</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/diploaffstrat</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>diploaffstrat</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -6801,51 +6801,51 @@
           <t/>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y43" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z43" t="inlineStr">
         <is>
-          <t>2003-01-01 - 2026-03-01</t>
+          <t>2003-01-01 - 2026-05-01</t>
         </is>
       </c>
       <c r="AA43" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB43" t="inlineStr">
         <is>
           <t>International Relations ; Peace &amp; Conflict Studies ; Political Science ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC43" t="inlineStr">
         <is>
           <t>1229173703</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
           <t>2021-02-26</t>
@@ -6863,61 +6863,61 @@
           <t>1772-788X</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>2827-6817</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>2011-01-01</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>183</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/defetsecint</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>defetsecint</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -6958,51 +6958,51 @@
           <t/>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y44" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z44" t="inlineStr">
         <is>
-          <t>2011-01-01 - 2026-03-01</t>
+          <t>2011-01-01 - 2026-05-01</t>
         </is>
       </c>
       <c r="AA44" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB44" t="inlineStr">
         <is>
           <t>International Relations ; Military Studies ; Peace &amp; Conflict Studies ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE44" t="inlineStr">
         <is>
           <t>2021-10-29</t>
@@ -7962,61 +7962,61 @@
           <t>2406-0402</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>2737-9701</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>2014-10-01</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>2026-01-01</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>34</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/horizons</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>horizons</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -8057,51 +8057,51 @@
           <t/>
         </is>
       </c>
       <c r="V51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y51" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z51" t="inlineStr">
         <is>
-          <t>2014-10-01 - 2026-01-01</t>
+          <t>2014-10-01 - 2026-04-01</t>
         </is>
       </c>
       <c r="AA51" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB51" t="inlineStr">
         <is>
           <t>Business &amp; Economics ; Development Studies ; International Relations ; Peace &amp; Conflict Studies ; Political Science ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC51" t="inlineStr">
         <is>
           <t>1175628260</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
           <t>2020-06-30</t>
@@ -9532,61 +9532,61 @@
           <t>1302-177X</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>2564-7717</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>1997-01-01</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>2025-10-01</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>28</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/insightturkey</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>insightturkey</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -9627,51 +9627,51 @@
           <t/>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y61" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
-          <t>1997-01-01 - 2025-10-01</t>
+          <t>1997-01-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA61" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB61" t="inlineStr">
         <is>
           <t>International Relations ; Political Science ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC61" t="inlineStr">
         <is>
           <t>271010760</t>
         </is>
       </c>
       <c r="AD61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE61" t="inlineStr">
         <is>
           <t>2018-03-26</t>
@@ -12986,61 +12986,61 @@
           <t>1944-0464</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>1944-0472</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>2008-11-01</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>2025-01-01</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>19</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/jstrasecu</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>jstrasecu</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -13081,51 +13081,51 @@
           <t/>
         </is>
       </c>
       <c r="V83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y83" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z83" t="inlineStr">
         <is>
-          <t>2008-11-01 - 2025-01-01</t>
+          <t>2008-11-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA83" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB83" t="inlineStr">
         <is>
           <t>International Relations ; Peace &amp; Conflict Studies ; Political Science ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC83" t="inlineStr">
         <is>
           <t>262615580</t>
         </is>
       </c>
       <c r="AD83" t="inlineStr">
         <is>
           <t>2008214778</t>
         </is>
       </c>
       <c r="AE83" t="inlineStr">
         <is>
           <t>2018-09-27</t>
@@ -13143,61 +13143,61 @@
           <t>2288-6834</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>2014-01-01</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/jterrmaristud</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>jterrmaristud</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -13238,51 +13238,51 @@
           <t/>
         </is>
       </c>
       <c r="V84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y84" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z84" t="inlineStr">
         <is>
-          <t>2014-01-01 - 2025-07-01</t>
+          <t>2014-01-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA84" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB84" t="inlineStr">
         <is>
           <t>International Relations ; Law ; Peace &amp; Conflict Studies ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC84" t="inlineStr">
         <is>
           <t>905086989</t>
         </is>
       </c>
       <c r="AD84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE84" t="inlineStr">
         <is>
           <t>2019-07-31</t>
@@ -14870,61 +14870,61 @@
           <t>0026-3982</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>2578-6431</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>1931-01-01</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>2025-11-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>118</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>762</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/militaryengineer</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>militaryengineer</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -14965,51 +14965,51 @@
           <t/>
         </is>
       </c>
       <c r="V95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X95" t="inlineStr">
         <is>
           <t>profmemocorpengi</t>
         </is>
       </c>
       <c r="Y95" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z95" t="inlineStr">
         <is>
-          <t>1909-01-01 - 2025-11-01</t>
+          <t>1909-01-01 - 2026-03-01</t>
         </is>
       </c>
       <c r="AA95" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB95" t="inlineStr">
         <is>
           <t>Engineering ; Military Studies ; Peace &amp; Conflict Studies ; Science &amp; Mathematics ; Security Studies ; Social Sciences ; Technology</t>
         </is>
       </c>
       <c r="AC95" t="inlineStr">
         <is>
           <t>560807841</t>
         </is>
       </c>
       <c r="AD95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
           <t>2018-04-27</t>
@@ -15122,51 +15122,51 @@
           <t/>
         </is>
       </c>
       <c r="V96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X96" t="inlineStr">
         <is>
           <t>profmemocorpengi</t>
         </is>
       </c>
       <c r="Y96" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z96" t="inlineStr">
         <is>
-          <t>1909-01-01 - 2025-11-01</t>
+          <t>1909-01-01 - 2026-03-01</t>
         </is>
       </c>
       <c r="AA96" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB96" t="inlineStr">
         <is>
           <t>Engineering ; Military Studies ; Peace &amp; Conflict Studies ; Science &amp; Mathematics ; Security Studies ; Social Sciences ; Technology</t>
         </is>
       </c>
       <c r="AC96" t="inlineStr">
         <is>
           <t>560807841</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
           <t>2018-04-27</t>
@@ -15907,51 +15907,51 @@
           <t/>
         </is>
       </c>
       <c r="V101" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W101" t="inlineStr">
         <is>
           <t>navawarcollrevi</t>
         </is>
       </c>
       <c r="X101" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y101" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z101" t="inlineStr">
         <is>
-          <t>1948-10-01 - 2026-01-01</t>
+          <t>1948-10-01 - 2026-04-01</t>
         </is>
       </c>
       <c r="AA101" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB101" t="inlineStr">
         <is>
           <t>History ; Military Studies ; Peace &amp; Conflict Studies ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC101" t="inlineStr">
         <is>
           <t>1009337190</t>
         </is>
       </c>
       <c r="AD101" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
           <t>2018-12-14</t>
@@ -15969,61 +15969,61 @@
           <t>0028-1484</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>2475-7047</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>1952-09-01</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>2026-01-01</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/navawarcollrevi</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>navawarcollrevi</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -16064,51 +16064,51 @@
           <t/>
         </is>
       </c>
       <c r="V102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X102" t="inlineStr">
         <is>
           <t>navawarcollinfo</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z102" t="inlineStr">
         <is>
-          <t>1948-10-01 - 2026-01-01</t>
+          <t>1948-10-01 - 2026-04-01</t>
         </is>
       </c>
       <c r="AA102" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB102" t="inlineStr">
         <is>
           <t>History ; Military Studies ; Peace &amp; Conflict Studies ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC102" t="inlineStr">
         <is>
           <t>42629245</t>
         </is>
       </c>
       <c r="AD102" t="inlineStr">
         <is>
           <t>2002230211</t>
         </is>
       </c>
       <c r="AE102" t="inlineStr">
         <is>
           <t>2018-12-14</t>
@@ -16440,61 +16440,61 @@
           <t>1551-2789</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>1941-2886</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>2005-10-01</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>2025-04-01</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/nortkorerevi</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>nortkorerevi</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -16535,51 +16535,51 @@
           <t/>
         </is>
       </c>
       <c r="V105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y105" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z105" t="inlineStr">
         <is>
-          <t>2005-10-01 - 2025-04-01</t>
+          <t>2005-10-01 - 2025-10-01</t>
         </is>
       </c>
       <c r="AA105" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB105" t="inlineStr">
         <is>
           <t>Area Studies ; Asian Studies ; International Relations ; Political Science ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC105" t="inlineStr">
         <is>
           <t>191872604</t>
         </is>
       </c>
       <c r="AD105" t="inlineStr">
         <is>
           <t>2008215566</t>
         </is>
       </c>
       <c r="AE105" t="inlineStr">
         <is>
           <t>2018-03-26</t>
@@ -17382,61 +17382,61 @@
           <t>0195-1920</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>1966-01-01</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>59</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/phalanx</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>phalanx</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -17477,51 +17477,51 @@
           <t/>
         </is>
       </c>
       <c r="V111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y111" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z111" t="inlineStr">
         <is>
-          <t>1966-01-01 - 2025-07-01</t>
+          <t>1966-01-01 - 2026-04-01</t>
         </is>
       </c>
       <c r="AA111" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB111" t="inlineStr">
         <is>
           <t>Business &amp; Economics ; Engineering ; Management &amp; Organizational Behavior ; Military Studies ; Peace &amp; Conflict Studies ; Science &amp; Mathematics ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC111" t="inlineStr">
         <is>
           <t>61523215</t>
         </is>
       </c>
       <c r="AD111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
           <t>2018-03-26</t>
@@ -17853,61 +17853,61 @@
           <t>2157-0663</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>2157-0671</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>2009-12-01</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>2025-01-01</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/prism</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>prism</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -17948,51 +17948,51 @@
           <t/>
         </is>
       </c>
       <c r="V114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y114" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z114" t="inlineStr">
         <is>
-          <t>2009-12-01 - 2025-01-01</t>
+          <t>2009-12-01 - 2026-04-01</t>
         </is>
       </c>
       <c r="AA114" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB114" t="inlineStr">
         <is>
           <t>International Relations ; Military Studies ; Peace &amp; Conflict Studies ; Political Science ; Security Studies ; Social Sciences</t>
         </is>
       </c>
       <c r="AC114" t="inlineStr">
         <is>
           <t>648021453</t>
         </is>
       </c>
       <c r="AD114" t="inlineStr">
         <is>
           <t>2010230458</t>
         </is>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
           <t>2018-09-27</t>
@@ -18262,51 +18262,51 @@
           <t/>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W116" t="inlineStr">
         <is>
           <t>militaryengineer</t>
         </is>
       </c>
       <c r="X116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y116" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr">
         <is>
-          <t>1909-01-01 - 2025-11-01</t>
+          <t>1909-01-01 - 2026-03-01</t>
         </is>
       </c>
       <c r="AA116" t="inlineStr">
         <is>
           <t>Security Studies Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB116" t="inlineStr">
         <is>
           <t>Engineering ; Military Studies ; Peace &amp; Conflict Studies ; Science &amp; Mathematics ; Security Studies ; Social Sciences ; Technology</t>
         </is>
       </c>
       <c r="AC116" t="inlineStr">
         <is>
           <t>561432739</t>
         </is>
       </c>
       <c r="AD116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE116" t="inlineStr">
         <is>
           <t>2018-04-27</t>