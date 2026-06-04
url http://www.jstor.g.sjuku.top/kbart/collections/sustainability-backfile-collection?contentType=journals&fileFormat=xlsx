--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -65,51 +65,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFill="true" applyFont="true">
       <protection locked="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AF171"/>
+  <dimension ref="A1:AF172"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane ySplit="1.0" state="frozen" topLeftCell="A2" activePane="bottomLeft"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>publication_title</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>print_identifier</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>online_identifier</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -1777,51 +1777,51 @@
           <t/>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
           <t>korejpopudeve</t>
         </is>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y11" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
-          <t>1972-04-01 - 2025-09-01</t>
+          <t>1972-04-01 - 2025-12-01</t>
         </is>
       </c>
       <c r="AA11" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB11" t="inlineStr">
         <is>
           <t>Population Studies ; Social Sciences ; Sociology ; Sustainability</t>
         </is>
       </c>
       <c r="AC11" t="inlineStr">
         <is>
           <t>646892226</t>
         </is>
       </c>
       <c r="AD11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
           <t>2017-03-23</t>
@@ -2405,51 +2405,51 @@
           <t/>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
           <t>theoempirese</t>
         </is>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y15" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
-          <t>2006-11-01 - 2026-02-01</t>
+          <t>2006-11-01 - 2026-05-01</t>
         </is>
       </c>
       <c r="AA15" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB15" t="inlineStr">
         <is>
           <t>Social Sciences ; Sustainability ; Urban Studies</t>
         </is>
       </c>
       <c r="AC15" t="inlineStr">
         <is>
           <t>432161173</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>2009252954</t>
         </is>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
           <t>2017-03-23</t>
@@ -4760,51 +4760,51 @@
           <t/>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
           <t>jasiasoci</t>
         </is>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>korejpopudeve</t>
         </is>
       </c>
       <c r="Y30" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
-          <t>1972-04-01 - 2025-09-01</t>
+          <t>1972-04-01 - 2025-12-01</t>
         </is>
       </c>
       <c r="AA30" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB30" t="inlineStr">
         <is>
           <t>Population Studies ; Social Sciences ; Sociology ; Sustainability</t>
         </is>
       </c>
       <c r="AC30" t="inlineStr">
         <is>
           <t>593021084</t>
         </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
           <t>2017-03-23</t>
@@ -5764,61 +5764,61 @@
           <t>2160-5882</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2160-5890</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>2012-01-01</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>2022-03-01</t>
+          <t>2022-09-01</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/econenerenvipoli</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>econenerenvipoli</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t>P4Y</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -5859,51 +5859,51 @@
           <t/>
         </is>
       </c>
       <c r="V37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y37" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z37" t="inlineStr">
         <is>
-          <t>2012-01-01 - 2022-03-01</t>
+          <t>2012-01-01 - 2022-09-01</t>
         </is>
       </c>
       <c r="AA37" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB37" t="inlineStr">
         <is>
           <t>Business &amp; Economics ; Economics ; Environmental Studies ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC37" t="inlineStr">
         <is>
           <t>707939529</t>
         </is>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
           <t>2011201168</t>
         </is>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
           <t>2017-10-30</t>
@@ -7491,61 +7491,61 @@
           <t>0046-2276</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>1970-04-01</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-10-01</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/environmentallaw</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>environmentallaw</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -7586,51 +7586,51 @@
           <t/>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y48" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z48" t="inlineStr">
         <is>
-          <t>1970-04-01 - 2025-07-01</t>
+          <t>1970-04-01 - 2025-10-01</t>
         </is>
       </c>
       <c r="AA48" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB48" t="inlineStr">
         <is>
           <t>Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC48" t="inlineStr">
         <is>
           <t>60618056</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE48" t="inlineStr">
         <is>
           <t>2017-03-23</t>
@@ -9502,2304 +9502,2304 @@
       </c>
       <c r="AB60" t="inlineStr">
         <is>
           <t>Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC60" t="inlineStr">
         <is>
           <t>70213764</t>
         </is>
       </c>
       <c r="AD60" t="inlineStr">
         <is>
           <t>2007228618</t>
         </is>
       </c>
       <c r="AE60" t="inlineStr">
         <is>
           <t>2017-06-30</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Genèses</t>
+          <t>Fundamental and Applied Limnology</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1155-3219</t>
+          <t>1863-9135</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1776-2944</t>
+          <t>2363-7110</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1990-09-01</t>
+          <t>2007-01-01</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t/>
+          <t>168</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2020-01-01</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t/>
+          <t>194</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/geneses</t>
+          <t>https://www.jstor.org/journal/fundappllimnarch</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>geneses</t>
+          <t>fundappllimnarch</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>Editions Belin</t>
+          <t>E. Schweizerbart'sche Verlagsbuchhandlung</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y61" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
-          <t>1990-09-01 - 2022-12-01</t>
+          <t>2007-01-01 - 2020-01-01</t>
         </is>
       </c>
       <c r="AA61" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB61" t="inlineStr">
         <is>
-          <t>History ; Social Sciences ; Sociology ; Sustainability</t>
+          <t>Aquatic Sciences ; Science &amp; Mathematics</t>
         </is>
       </c>
       <c r="AC61" t="inlineStr">
         <is>
-          <t>85449429</t>
+          <t>1252642114</t>
         </is>
       </c>
       <c r="AD61" t="inlineStr">
         <is>
-          <t>2009242062</t>
+          <t/>
         </is>
       </c>
       <c r="AE61" t="inlineStr">
         <is>
-          <t>2017-10-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>The George Wright Forum</t>
+          <t>Genèses</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>0732-4715</t>
+          <t>1155-3219</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t/>
+          <t>1776-2944</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1981-07-01</t>
+          <t>1990-09-01</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>2018-01-01</t>
+          <t>2022-12-01</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>35</t>
+          <t/>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>129</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/georwrigforu</t>
+          <t>https://www.jstor.org/journal/geneses</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>georwrigforu</t>
+          <t>geneses</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>George Wright Society</t>
+          <t>Editions Belin</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W62" t="inlineStr">
         <is>
-          <t>parkstewforu</t>
+          <t/>
         </is>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y62" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
-          <t>1981-07-01 - 2026-01-01</t>
+          <t>1990-09-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA62" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB62" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>History ; Social Sciences ; Sociology ; Sustainability</t>
         </is>
       </c>
       <c r="AC62" t="inlineStr">
         <is>
-          <t>768096772</t>
+          <t>85449429</t>
         </is>
       </c>
       <c r="AD62" t="inlineStr">
         <is>
-          <t/>
+          <t>2009242062</t>
         </is>
       </c>
       <c r="AE62" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-10-30</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Global Environment</t>
+          <t>The George Wright Forum</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1973-3739</t>
+          <t>0732-4715</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2053-7352</t>
+          <t/>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2008-01-01</t>
+          <t>1981-07-01</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>2022-01-01</t>
+          <t>2018-01-01</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>35</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/globenvi</t>
+          <t>https://www.jstor.org/journal/georwrigforu</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>globenvi</t>
+          <t>georwrigforu</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t/>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>White Horse Press</t>
+          <t>George Wright Society</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W63" t="inlineStr">
         <is>
-          <t/>
+          <t>parkstewforu</t>
         </is>
       </c>
       <c r="X63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y63" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
-          <t>2008-01-01 - 2022-01-01</t>
+          <t>1981-07-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA63" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB63" t="inlineStr">
         <is>
-          <t>Environmental Science ; History ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC63" t="inlineStr">
         <is>
-          <t>613880267</t>
+          <t>768096772</t>
         </is>
       </c>
       <c r="AD63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE63" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Greener Management International</t>
+          <t>Global Environment</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>0966-9671</t>
+          <t>1973-3739</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2051-3062</t>
+          <t>2053-7352</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>1993-07-01</t>
+          <t>2008-01-01</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>2022-01-01</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
           <t>3</t>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/greemanainte</t>
+          <t>https://www.jstor.org/journal/globenvi</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>greemanainte</t>
+          <t>globenvi</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>Publication of this title ceased in 2007.</t>
+          <t/>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>Taylor &amp; Francis</t>
+          <t>White Horse Press</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y64" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
-          <t>1993-07-01 - 2007-03-01</t>
+          <t>2008-01-01 - 2022-01-01</t>
         </is>
       </c>
       <c r="AA64" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB64" t="inlineStr">
         <is>
-          <t>Business ; Business &amp; Economics ; Management &amp; Organizational Behavior ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; History ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC64" t="inlineStr">
         <is>
-          <t>60620860</t>
+          <t>613880267</t>
         </is>
       </c>
       <c r="AD64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE64" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Human Ecology Review</t>
+          <t>Greener Management International</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1074-4827</t>
+          <t>0966-9671</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2204-0919</t>
+          <t>2051-3062</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1993-01-01</t>
+          <t>1993-07-01</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>1</t>
+          <t/>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>2024-01-01</t>
+          <t>2007-03-01</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>28</t>
+          <t/>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>57</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/humaecolrevi</t>
+          <t>https://www.jstor.org/journal/greemanainte</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>humaecolrevi</t>
+          <t>greemanainte</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t>Publication of this title ceased in 2007.</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>Society for Human Ecology</t>
+          <t>Taylor &amp; Francis</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y65" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z65" t="inlineStr">
         <is>
-          <t>1993-01-01 - 2024-01-01</t>
+          <t>1993-07-01 - 2007-03-01</t>
         </is>
       </c>
       <c r="AA65" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB65" t="inlineStr">
         <is>
-          <t>Biological Sciences ; Ecology &amp; Evolutionary Biology ; Science &amp; Mathematics ; Social Sciences ; Sociology ; Sustainability</t>
+          <t>Business ; Business &amp; Economics ; Management &amp; Organizational Behavior ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC65" t="inlineStr">
         <is>
-          <t>86222287</t>
+          <t>60620860</t>
         </is>
       </c>
       <c r="AD65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE65" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Human-Wildlife Conflicts</t>
+          <t>Human Ecology Review</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1934-4392</t>
+          <t>1074-4827</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1936-8046</t>
+          <t>2204-0919</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>2007-04-01</t>
+          <t>1993-01-01</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>2009-10-01</t>
+          <t>2024-01-01</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>28</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/humawildconf</t>
+          <t>https://www.jstor.org/journal/humaecolrevi</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>humawildconf</t>
+          <t>humaecolrevi</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>Utah State University - Berryman Institute</t>
+          <t>Society for Human Ecology</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W66" t="inlineStr">
         <is>
-          <t>humawildinte</t>
+          <t/>
         </is>
       </c>
       <c r="X66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y66" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z66" t="inlineStr">
         <is>
-          <t>2007-04-01 - 2024-10-01</t>
+          <t>1993-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA66" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB66" t="inlineStr">
         <is>
-          <t>Ecology &amp; Evolutionary Biology ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Biological Sciences ; Ecology &amp; Evolutionary Biology ; Science &amp; Mathematics ; Social Sciences ; Sociology ; Sustainability</t>
         </is>
       </c>
       <c r="AC66" t="inlineStr">
         <is>
-          <t>123231691</t>
+          <t>86222287</t>
         </is>
       </c>
       <c r="AD66" t="inlineStr">
         <is>
-          <t>2007215159</t>
+          <t/>
         </is>
       </c>
       <c r="AE66" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Human-Wildlife Interactions</t>
+          <t>Human-Wildlife Conflicts</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2155-3858</t>
+          <t>1934-4392</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2155-3874</t>
+          <t>1936-8046</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>2010-04-01</t>
+          <t>2007-04-01</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>2024-10-01</t>
+          <t>2009-10-01</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>3</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/humawildinte</t>
+          <t>https://www.jstor.org/journal/humawildconf</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
+          <t>humawildconf</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>Utah State University - Berryman Institute</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W67" t="inlineStr">
+        <is>
           <t>humawildinte</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="X67" t="inlineStr">
         <is>
-          <t>humawildconf</t>
+          <t/>
         </is>
       </c>
       <c r="Y67" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z67" t="inlineStr">
         <is>
           <t>2007-04-01 - 2024-10-01</t>
         </is>
       </c>
       <c r="AA67" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB67" t="inlineStr">
         <is>
           <t>Ecology &amp; Evolutionary Biology ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC67" t="inlineStr">
         <is>
-          <t>528679017</t>
+          <t>123231691</t>
         </is>
       </c>
       <c r="AD67" t="inlineStr">
         <is>
-          <t>2010200775</t>
+          <t>2007215159</t>
         </is>
       </c>
       <c r="AE67" t="inlineStr">
         <is>
-          <t>2018-01-01</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Hydata News and Views</t>
+          <t>Human-Wildlife Interactions</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1084-8800</t>
+          <t>2155-3858</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2573-2803</t>
+          <t>2155-3874</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1982-01-01</t>
+          <t>2010-04-01</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>1998-11-01</t>
+          <t>2024-10-01</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>18</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/hydatanewsviews</t>
+          <t>https://www.jstor.org/journal/humawildinte</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>hydatanewsviews</t>
+          <t>humawildinte</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>American Water Resources Association</t>
+          <t>Utah State University - Berryman Institute</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W68" t="inlineStr">
         <is>
-          <t>wateresoimpa</t>
+          <t/>
         </is>
       </c>
       <c r="X68" t="inlineStr">
         <is>
-          <t/>
+          <t>humawildconf</t>
         </is>
       </c>
       <c r="Y68" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z68" t="inlineStr">
         <is>
-          <t>1982-01-01 - 2020-11-01</t>
+          <t>2007-04-01 - 2024-10-01</t>
         </is>
       </c>
       <c r="AA68" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB68" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Ecology &amp; Evolutionary Biology ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC68" t="inlineStr">
         <is>
-          <t>982191461</t>
+          <t>528679017</t>
         </is>
       </c>
       <c r="AD68" t="inlineStr">
         <is>
-          <t/>
+          <t>2010200775</t>
         </is>
       </c>
       <c r="AE68" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2018-01-01</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Industrial Crisis Quarterly</t>
+          <t>Hydata News and Views</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>0921-8106</t>
+          <t>1084-8800</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t/>
+          <t>2573-2803</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1987-04-01</t>
+          <t>1982-01-01</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>1992-01-01</t>
+          <t>1998-11-01</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
           <t>6</t>
         </is>
       </c>
-      <c r="I69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/inducrisquar</t>
+          <t>https://www.jstor.org/journal/hydatanewsviews</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>inducrisquar</t>
+          <t>hydatanewsviews</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>SAGE Publications, Inc.</t>
+          <t>American Water Resources Association</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
-          <t>induenvicrisquar</t>
+          <t>wateresoimpa</t>
         </is>
       </c>
       <c r="X69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y69" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z69" t="inlineStr">
         <is>
-          <t>1987-04-01 - 2022-12-01</t>
+          <t>1982-01-01 - 2020-11-01</t>
         </is>
       </c>
       <c r="AA69" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB69" t="inlineStr">
         <is>
-          <t>Business &amp; Economics ; Management &amp; Organizational Behavior ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC69" t="inlineStr">
         <is>
-          <t>247434865</t>
+          <t>982191461</t>
         </is>
       </c>
       <c r="AD69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE69" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Industrial &amp; Environmental Crisis Quarterly</t>
+          <t>Industrial Crisis Quarterly</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1087-0172</t>
+          <t>0921-8106</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2576-6333</t>
+          <t/>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>1993-01-01</t>
+          <t>1987-04-01</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>1996-01-01</t>
+          <t>1992-01-01</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>6</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/induenvicrisquar</t>
+          <t>https://www.jstor.org/journal/inducrisquar</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
+          <t>inducrisquar</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>SAGE Publications, Inc.</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W70" t="inlineStr">
+        <is>
           <t>induenvicrisquar</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="X70" t="inlineStr">
         <is>
-          <t>inducrisquar</t>
+          <t/>
         </is>
       </c>
       <c r="Y70" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z70" t="inlineStr">
         <is>
           <t>1987-04-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA70" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB70" t="inlineStr">
         <is>
           <t>Business &amp; Economics ; Management &amp; Organizational Behavior ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC70" t="inlineStr">
         <is>
-          <t>59228062</t>
+          <t>247434865</t>
         </is>
       </c>
       <c r="AD70" t="inlineStr">
         <is>
-          <t>2005262126</t>
+          <t/>
         </is>
       </c>
       <c r="AE70" t="inlineStr">
         <is>
           <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Interdisciplinary Studies in Literature and Environment</t>
+          <t>Industrial &amp; Environmental Crisis Quarterly</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>1076-0962</t>
+          <t>1087-0172</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1759-1090</t>
+          <t>2576-6333</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1993-04-01</t>
+          <t>1993-01-01</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>2020-10-01</t>
+          <t>1996-01-01</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>9</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/intestudliteenvi</t>
+          <t>https://www.jstor.org/journal/induenvicrisquar</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>intestudliteenvi</t>
+          <t>induenvicrisquar</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t/>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>Oxford University Press</t>
+          <t>SAGE Publications, Inc.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W71" t="inlineStr">
         <is>
-          <t/>
+          <t>orgaenvi</t>
         </is>
       </c>
       <c r="X71" t="inlineStr">
         <is>
-          <t/>
+          <t>inducrisquar</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z71" t="inlineStr">
         <is>
-          <t>1993-04-01 - 2020-10-01</t>
+          <t>1987-04-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA71" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB71" t="inlineStr">
         <is>
-          <t>Environmental Studies ; Humanities ; Language &amp; Literature ; Social Sciences ; Sustainability</t>
+          <t>Business &amp; Economics ; Management &amp; Organizational Behavior ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC71" t="inlineStr">
         <is>
-          <t>259735452</t>
+          <t>59228062</t>
         </is>
       </c>
       <c r="AD71" t="inlineStr">
         <is>
-          <t>2008213757</t>
+          <t>2005262126</t>
         </is>
       </c>
       <c r="AE71" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>International Journal of the Commons</t>
+          <t>Interdisciplinary Studies in Literature and Environment</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t/>
+          <t>1076-0962</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1875-0281</t>
+          <t>1759-1090</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>2007-10-01</t>
+          <t>1993-04-01</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>2025-01-01</t>
+          <t>2020-10-01</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>27</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/intejcomm</t>
+          <t>https://www.jstor.org/journal/intestudliteenvi</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>intejcomm</t>
+          <t>intestudliteenvi</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t/>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>International Journal of the Commons</t>
+          <t>Oxford University Press</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y72" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z72" t="inlineStr">
         <is>
-          <t>2007-10-01 - 2025-01-01</t>
+          <t>1993-04-01 - 2020-10-01</t>
         </is>
       </c>
       <c r="AA72" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB72" t="inlineStr">
         <is>
-          <t>Public Policy &amp; Administration ; Social Sciences ; Sustainability</t>
+          <t>Environmental Studies ; Humanities ; Language &amp; Literature ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC72" t="inlineStr">
         <is>
-          <t>175299510</t>
+          <t>259735452</t>
         </is>
       </c>
       <c r="AD72" t="inlineStr">
         <is>
-          <t>2010252613</t>
+          <t>2008213757</t>
         </is>
       </c>
       <c r="AE72" t="inlineStr">
         <is>
-          <t>2018-11-30</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Journal of African Research &amp; Development</t>
+          <t>International Journal of the Commons</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2414-522X</t>
+          <t/>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2524-4833</t>
+          <t>1875-0281</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1997-01-01</t>
+          <t>2007-10-01</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>27/28</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>1997-01-01</t>
+          <t>2025-01-01</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>27/28</t>
+          <t>19</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jafriresedeve</t>
+          <t>https://www.jstor.org/journal/intejcomm</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>jafriresedeve</t>
+          <t>intejcomm</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
-          <t>Publication of this title ceased in 1998.</t>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>Gideon Were Publications</t>
+          <t>International Journal of the Commons</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X73" t="inlineStr">
         <is>
-          <t>jeastafriresedev</t>
+          <t/>
         </is>
       </c>
       <c r="Y73" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z73" t="inlineStr">
         <is>
-          <t>1971-01-01 - 1997-01-01</t>
+          <t>2007-10-01 - 2025-01-01</t>
         </is>
       </c>
       <c r="AA73" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB73" t="inlineStr">
         <is>
-          <t>Business ; Business &amp; Economics ; Development Studies ; Economics ; Social Sciences ; Sustainability</t>
+          <t>Public Policy &amp; Administration ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC73" t="inlineStr">
         <is>
-          <t>982486644</t>
+          <t>175299510</t>
         </is>
       </c>
       <c r="AD73" t="inlineStr">
         <is>
-          <t/>
+          <t>2010252613</t>
         </is>
       </c>
       <c r="AE73" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2018-11-30</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Journal of Applied Meteorology (1962-1982)</t>
+          <t>Journal of African Research &amp; Development</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>0021-8952</t>
+          <t>2414-522X</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2163-534X</t>
+          <t>2524-4833</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>1962-03-01</t>
+          <t>1997-01-01</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>27/28</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>1</t>
+          <t/>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>1982-12-01</t>
+          <t>1997-01-01</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>27/28</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>12</t>
+          <t/>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jappmet</t>
+          <t>https://www.jstor.org/journal/jafriresedeve</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>jappmet</t>
+          <t>jafriresedeve</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t/>
+          <t>Publication of this title ceased in 1998.</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>American Meteorological Society</t>
+          <t>Gideon Were Publications</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W74" t="inlineStr">
         <is>
-          <t>jclimapplmete</t>
+          <t/>
         </is>
       </c>
       <c r="X74" t="inlineStr">
         <is>
-          <t/>
+          <t>jeastafriresedev</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z74" t="inlineStr">
         <is>
-          <t>1962-03-01 - 2023-12-15</t>
+          <t>1971-01-01 - 1997-01-01</t>
         </is>
       </c>
       <c r="AA74" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB74" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Business ; Business &amp; Economics ; Development Studies ; Economics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC74" t="inlineStr">
         <is>
-          <t>54056955</t>
+          <t>982486644</t>
         </is>
       </c>
       <c r="AD74" t="inlineStr">
         <is>
-          <t>2004263075</t>
+          <t/>
         </is>
       </c>
       <c r="AE74" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Journal of Applied Meteorology (1988-2005)</t>
+          <t>Journal of Applied Meteorology (1962-1982)</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>0894-8763</t>
+          <t>0021-8952</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1520-0450</t>
+          <t>2163-534X</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>1988-01-01</t>
+          <t>1962-03-01</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>2005-12-01</t>
+          <t>1982-12-01</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>21</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/japplmete</t>
+          <t>https://www.jstor.org/journal/jappmet</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>japplmete</t>
+          <t>jappmet</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>American Meteorological Society</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>serial</t>
@@ -11810,2964 +11810,2964 @@
           <t/>
         </is>
       </c>
       <c r="S75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
-          <t>japplmeteclim</t>
+          <t>jclimapplmete</t>
         </is>
       </c>
       <c r="X75" t="inlineStr">
         <is>
-          <t>jclimapplmete</t>
+          <t/>
         </is>
       </c>
       <c r="Y75" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z75" t="inlineStr">
         <is>
-          <t>1962-03-01 - 2023-12-01</t>
+          <t>1962-03-01 - 2023-12-15</t>
         </is>
       </c>
       <c r="AA75" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB75" t="inlineStr">
         <is>
           <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC75" t="inlineStr">
         <is>
-          <t>39657028</t>
+          <t>54056955</t>
         </is>
       </c>
       <c r="AD75" t="inlineStr">
         <is>
-          <t>sn 98007742</t>
+          <t>2004263075</t>
         </is>
       </c>
       <c r="AE75" t="inlineStr">
         <is>
           <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Journal of Applied Meteorology and Climatology</t>
+          <t>Journal of Applied Meteorology (1988-2005)</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1558-8424</t>
+          <t>0894-8763</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>1558-8432</t>
+          <t>1520-0450</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>2006-01-01</t>
+          <t>1988-01-01</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>27</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>2023-12-01</t>
+          <t>2005-12-01</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>44</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/japplmeteclim</t>
+          <t>https://www.jstor.org/journal/japplmete</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
+          <t>japplmete</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>American Meteorological Society</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W76" t="inlineStr">
+        <is>
           <t>japplmeteclim</t>
         </is>
       </c>
-      <c r="M76" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="X76" t="inlineStr">
         <is>
-          <t>japplmete</t>
+          <t>jclimapplmete</t>
         </is>
       </c>
       <c r="Y76" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z76" t="inlineStr">
         <is>
           <t>1962-03-01 - 2023-12-01</t>
         </is>
       </c>
       <c r="AA76" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB76" t="inlineStr">
         <is>
           <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC76" t="inlineStr">
         <is>
-          <t>62231985</t>
+          <t>39657028</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr">
         <is>
-          <t>2005216024</t>
+          <t>sn 98007742</t>
         </is>
       </c>
       <c r="AE76" t="inlineStr">
         <is>
           <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Journal of ASFMRA</t>
+          <t>Journal of Applied Meteorology and Climatology</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>0003-116X</t>
+          <t>1558-8424</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t/>
+          <t>1558-8432</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1937-04-01</t>
+          <t>2006-01-01</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>2024-01-01</t>
+          <t>2023-12-01</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t/>
+          <t>62</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t/>
+          <t>12</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jasfmra</t>
+          <t>https://www.jstor.org/journal/japplmeteclim</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>jasfmra</t>
+          <t>japplmeteclim</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>P2Y</t>
+          <t>P3Y</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>American Society of Farm Managers and Rural Appraisers (ASFMRA)</t>
+          <t>American Meteorological Society</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X77" t="inlineStr">
         <is>
-          <t/>
+          <t>japplmete</t>
         </is>
       </c>
       <c r="Y77" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z77" t="inlineStr">
         <is>
-          <t>1937-04-01 - 2024-01-01</t>
+          <t>1962-03-01 - 2023-12-01</t>
         </is>
       </c>
       <c r="AA77" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB77" t="inlineStr">
         <is>
-          <t>Business &amp; Economics ; Economics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC77" t="inlineStr">
         <is>
-          <t>61313392</t>
+          <t>62231985</t>
         </is>
       </c>
       <c r="AD77" t="inlineStr">
         <is>
-          <t>2017268507</t>
+          <t>2005216024</t>
         </is>
       </c>
       <c r="AE77" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Journal of Asian Sociology</t>
+          <t>Journal of ASFMRA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2671-4574</t>
+          <t>0003-116X</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>2671-8200</t>
+          <t/>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>2019-03-01</t>
+          <t>1937-04-01</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>2025-09-01</t>
+          <t>2024-01-01</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>54</t>
+          <t/>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>3</t>
+          <t/>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jasiasoci</t>
+          <t>https://www.jstor.org/journal/jasfmra</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>jasiasoci</t>
+          <t>jasfmra</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t/>
+          <t>P2Y</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>Institute for Social Development and Policy Research (ISDPR)</t>
+          <t>American Society of Farm Managers and Rural Appraisers (ASFMRA)</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R78" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S78" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T78" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U78" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V78" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W78" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X78" t="inlineStr">
         <is>
-          <t>deveandsoci</t>
+          <t/>
         </is>
       </c>
       <c r="Y78" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z78" t="inlineStr">
         <is>
-          <t>1972-04-01 - 2025-09-01</t>
+          <t>1937-04-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA78" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB78" t="inlineStr">
         <is>
-          <t>Population Studies ; Social Sciences ; Sociology ; Sustainability</t>
+          <t>Business &amp; Economics ; Economics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC78" t="inlineStr">
         <is>
-          <t>1111768468</t>
+          <t>61313392</t>
         </is>
       </c>
       <c r="AD78" t="inlineStr">
         <is>
-          <t/>
+          <t>2017268507</t>
         </is>
       </c>
       <c r="AE78" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Journal of Climate</t>
+          <t>Journal of Asian Sociology</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>0894-8755</t>
+          <t>2671-4574</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1520-0442</t>
+          <t>2671-8200</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>1988-01-01</t>
+          <t>2019-03-01</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>2023-12-15</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>54</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jclimate</t>
+          <t>https://www.jstor.org/journal/jasiasoci</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>jclimate</t>
+          <t>jasiasoci</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>P3Y</t>
+          <t/>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>American Meteorological Society</t>
+          <t>Institute for Social Development and Policy Research (ISDPR)</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X79" t="inlineStr">
         <is>
-          <t>jclimapplmete</t>
+          <t>deveandsoci</t>
         </is>
       </c>
       <c r="Y79" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
-          <t>1962-03-01 - 2023-12-15</t>
+          <t>1972-04-01 - 2025-12-01</t>
         </is>
       </c>
       <c r="AA79" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB79" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability</t>
+          <t>Population Studies ; Social Sciences ; Sociology ; Sustainability</t>
         </is>
       </c>
       <c r="AC79" t="inlineStr">
         <is>
-          <t>39656961</t>
+          <t>1111768468</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
-          <t>sn 98007796</t>
+          <t/>
         </is>
       </c>
       <c r="AE79" t="inlineStr">
         <is>
-          <t>2017-10-30</t>
+          <t>2019-07-01</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Journal of Climate and Applied Meteorology</t>
+          <t>Journal of Climate</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>0733-3021</t>
+          <t>0894-8755</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>2163-5366</t>
+          <t>1520-0442</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>1983-01-01</t>
+          <t>1988-01-01</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>1987-12-01</t>
+          <t>2023-12-15</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>36</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jclimapplmete</t>
+          <t>https://www.jstor.org/journal/jclimate</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
+          <t>jclimate</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>P3Y</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>American Meteorological Society</t>
+        </is>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X80" t="inlineStr">
+        <is>
           <t>jclimapplmete</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="Y80" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z80" t="inlineStr">
         <is>
           <t>1962-03-01 - 2023-12-15</t>
         </is>
       </c>
       <c r="AA80" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB80" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC80" t="inlineStr">
         <is>
-          <t>54056962</t>
+          <t>39656961</t>
         </is>
       </c>
       <c r="AD80" t="inlineStr">
         <is>
-          <t>2004263080</t>
+          <t>sn 98007796</t>
         </is>
       </c>
       <c r="AE80" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2017-10-30</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>The Journal of Corporate Citizenship</t>
+          <t>Journal of Climate and Applied Meteorology</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1470-5001</t>
+          <t>0733-3021</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>2051-4700</t>
+          <t>2163-5366</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>2001-03-01</t>
+          <t>1983-01-01</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t/>
+          <t>22</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>2017-12-01</t>
+          <t>1987-12-01</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t/>
+          <t>26</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>12</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jcorpciti</t>
+          <t>https://www.jstor.org/journal/jclimapplmete</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>jcorpciti</t>
+          <t>jclimapplmete</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>Publication of this title ceased in 2017.</t>
+          <t/>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>Taylor &amp; Francis</t>
+          <t>American Meteorological Society</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W81" t="inlineStr">
         <is>
-          <t/>
+          <t>japplmete</t>
         </is>
       </c>
       <c r="X81" t="inlineStr">
         <is>
-          <t/>
+          <t>jappmet</t>
         </is>
       </c>
       <c r="Y81" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr">
         <is>
-          <t>2001-03-01 - 2017-12-01</t>
+          <t>1962-03-01 - 2023-12-15</t>
         </is>
       </c>
       <c r="AA81" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB81" t="inlineStr">
         <is>
-          <t>Business ; Business &amp; Economics ; Management &amp; Organizational Behavior ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC81" t="inlineStr">
         <is>
-          <t>181819665</t>
+          <t>54056962</t>
         </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
-          <t/>
+          <t>2004263080</t>
         </is>
       </c>
       <c r="AE81" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Journal of Eastern African Research &amp; Development</t>
+          <t>The Journal of Corporate Citizenship</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>0251-0405</t>
+          <t>1470-5001</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>2524-4825</t>
+          <t>2051-4700</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>1971-01-01</t>
+          <t>2001-03-01</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>1996-01-01</t>
+          <t>2017-12-01</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>26</t>
+          <t/>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t/>
+          <t>68</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jeastafriresedev</t>
+          <t>https://www.jstor.org/journal/jcorpciti</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>jeastafriresedev</t>
+          <t>jcorpciti</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
-          <t>Publication of this title ceased in 1998.</t>
+          <t>Publication of this title ceased in 2017.</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>Gideon Were Publications</t>
+          <t>Taylor &amp; Francis</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W82" t="inlineStr">
         <is>
-          <t>jafriresedeve</t>
+          <t/>
         </is>
       </c>
       <c r="X82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y82" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z82" t="inlineStr">
         <is>
-          <t>1971-01-01 - 1997-01-01</t>
+          <t>2001-03-01 - 2017-12-01</t>
         </is>
       </c>
       <c r="AA82" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB82" t="inlineStr">
         <is>
-          <t>Business ; Business &amp; Economics ; Development Studies ; Economics ; Social Sciences ; Sustainability</t>
+          <t>Business ; Business &amp; Economics ; Management &amp; Organizational Behavior ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC82" t="inlineStr">
         <is>
-          <t>570359471</t>
+          <t>181819665</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE82" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Journal of Economic Geography</t>
+          <t>Journal of Eastern African Research &amp; Development</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1468-2702</t>
+          <t>0251-0405</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1468-2710</t>
+          <t>2524-4825</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>2001-01-01</t>
+          <t>1971-01-01</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>2020-11-01</t>
+          <t>1996-01-01</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>26</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>6</t>
+          <t/>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jecongeog</t>
+          <t>https://www.jstor.org/journal/jeastafriresedev</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>jecongeog</t>
+          <t>jeastafriresedev</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t/>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t/>
+          <t>Publication of this title ceased in 1998.</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>Oxford University Press</t>
+          <t>Gideon Were Publications</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
-          <t/>
+          <t>jafriresedeve</t>
         </is>
       </c>
       <c r="X83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y83" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z83" t="inlineStr">
         <is>
-          <t>2001-01-01 - 2020-11-01</t>
+          <t>1971-01-01 - 1997-01-01</t>
         </is>
       </c>
       <c r="AA83" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB83" t="inlineStr">
         <is>
-          <t>Business &amp; Economics ; Economics ; Geography ; Social Sciences ; Sustainability</t>
+          <t>Business ; Business &amp; Economics ; Development Studies ; Economics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC83" t="inlineStr">
         <is>
-          <t>47191782</t>
+          <t>570359471</t>
         </is>
       </c>
       <c r="AD83" t="inlineStr">
         <is>
-          <t>2002229039</t>
+          <t/>
         </is>
       </c>
       <c r="AE83" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>The Journal of Energy and Development</t>
+          <t>Journal of Economic Geography</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>0361-4476</t>
+          <t>1468-2702</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t/>
+          <t>1468-2710</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>1975-10-01</t>
+          <t>2001-01-01</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>2024-10-01</t>
+          <t>2020-11-01</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>20</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jenerdeve</t>
+          <t>https://www.jstor.org/journal/jecongeog</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>jenerdeve</t>
+          <t>jecongeog</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t/>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>International Research Center for Energy and Economic Development (ICEED)</t>
+          <t>Oxford University Press</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y84" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z84" t="inlineStr">
         <is>
-          <t>1975-10-01 - 2024-10-01</t>
+          <t>2001-01-01 - 2020-11-01</t>
         </is>
       </c>
       <c r="AA84" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB84" t="inlineStr">
         <is>
-          <t>Business ; Business &amp; Economics ; Economics ; Social Sciences ; Sustainability</t>
+          <t>Business &amp; Economics ; Economics ; Geography ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC84" t="inlineStr">
         <is>
-          <t>610143658</t>
+          <t>47191782</t>
         </is>
       </c>
       <c r="AD84" t="inlineStr">
         <is>
-          <t/>
+          <t>2002229039</t>
         </is>
       </c>
       <c r="AE84" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>The Journal of Environment &amp; Development</t>
+          <t>The Journal of Energy and Development</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>1070-4965</t>
+          <t>0361-4476</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>1552-5465</t>
+          <t/>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>1992-07-01</t>
+          <t>1975-10-01</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2024-10-01</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>50</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jenvideve</t>
+          <t>https://www.jstor.org/journal/jenerdeve</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>jenvideve</t>
+          <t>jenerdeve</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t/>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>SAGE Publications, Inc.</t>
+          <t>International Research Center for Energy and Economic Development (ICEED)</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y85" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z85" t="inlineStr">
         <is>
-          <t>1992-07-01 - 2022-12-01</t>
+          <t>1975-10-01 - 2024-10-01</t>
         </is>
       </c>
       <c r="AA85" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB85" t="inlineStr">
         <is>
-          <t>Business &amp; Economics ; Development Studies ; Environmental Studies ; Social Sciences ; Sustainability</t>
+          <t>Business ; Business &amp; Economics ; Economics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC85" t="inlineStr">
         <is>
-          <t>41181618</t>
+          <t>610143658</t>
         </is>
       </c>
       <c r="AD85" t="inlineStr">
         <is>
-          <t>2004215694</t>
+          <t/>
         </is>
       </c>
       <c r="AE85" t="inlineStr">
         <is>
-          <t>2017-10-30</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Journal of Environmental Assessment Policy and Management</t>
+          <t>The Journal of Environment &amp; Development</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1464-3332</t>
+          <t>1070-4965</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1757-5605</t>
+          <t>1552-5465</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>1999-03-01</t>
+          <t>1992-07-01</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>2022-12-01</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>31</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/enviassepolimana</t>
+          <t>https://www.jstor.org/journal/jenvideve</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>enviassepolimana</t>
+          <t>jenvideve</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
           <t>P4Y</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>World Scientific Publishing Co. Pte. Ltd.</t>
+          <t>SAGE Publications, Inc.</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y86" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z86" t="inlineStr">
         <is>
-          <t>1999-03-01 - 2022-12-01</t>
+          <t>1992-07-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA86" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB86" t="inlineStr">
         <is>
-          <t>Environmental Science ; Public Policy &amp; Administration ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Business &amp; Economics ; Development Studies ; Environmental Studies ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC86" t="inlineStr">
         <is>
-          <t>49333910</t>
+          <t>41181618</t>
         </is>
       </c>
       <c r="AD86" t="inlineStr">
         <is>
-          <t/>
+          <t>2004215694</t>
         </is>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-10-30</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Journal of Environmental Health</t>
+          <t>Journal of Environmental Assessment Policy and Management</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>0022-0892</t>
+          <t>1464-3332</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t/>
+          <t>1757-5605</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>1963-09-01</t>
+          <t>1999-03-01</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>2022-12-01</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>24</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jenviheal</t>
+          <t>https://www.jstor.org/journal/enviassepolimana</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>jenviheal</t>
+          <t>enviassepolimana</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
           <t>P4Y</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>National Environmental Health Association (NEHA)</t>
+          <t>World Scientific Publishing Co. Pte. Ltd.</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X87" t="inlineStr">
         <is>
-          <t>sanijenviheal</t>
+          <t/>
         </is>
       </c>
       <c r="Y87" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z87" t="inlineStr">
         <is>
-          <t>1938-06-01 - 2022-12-01</t>
+          <t>1999-03-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA87" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB87" t="inlineStr">
         <is>
-          <t>Environmental Studies ; Medicine &amp; Allied Health ; Public Health ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Public Policy &amp; Administration ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC87" t="inlineStr">
         <is>
-          <t>39082448</t>
+          <t>49333910</t>
         </is>
       </c>
       <c r="AD87" t="inlineStr">
         <is>
-          <t>2009247629</t>
+          <t/>
         </is>
       </c>
       <c r="AE87" t="inlineStr">
         <is>
-          <t>2018-03-26</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Journal of Environmental Law</t>
+          <t>Journal of Environmental Health</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>0952-8873</t>
+          <t>0022-0892</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1464-374X</t>
+          <t/>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1989-01-01</t>
+          <t>1963-09-01</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>26</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>2020-11-01</t>
+          <t>2022-12-01</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>85</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jenvilaw</t>
+          <t>https://www.jstor.org/journal/jenviheal</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>jenvilaw</t>
+          <t>jenviheal</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>Oxford University Press</t>
+          <t>National Environmental Health Association (NEHA)</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X88" t="inlineStr">
         <is>
-          <t/>
+          <t>sanijenviheal</t>
         </is>
       </c>
       <c r="Y88" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z88" t="inlineStr">
         <is>
-          <t>1989-01-01 - 2020-11-01</t>
+          <t>1938-06-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA88" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB88" t="inlineStr">
         <is>
-          <t>Environmental Studies ; Law ; Social Sciences ; Sustainability</t>
+          <t>Environmental Studies ; Medicine &amp; Allied Health ; Public Health ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC88" t="inlineStr">
         <is>
-          <t>42836639</t>
+          <t>39082448</t>
         </is>
       </c>
       <c r="AD88" t="inlineStr">
         <is>
-          <t>00238483</t>
+          <t>2009247629</t>
         </is>
       </c>
       <c r="AE88" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2018-03-26</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Journal of Hydrology (New Zealand)</t>
+          <t>Journal of Environmental Law</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>0022-1708</t>
+          <t>0952-8873</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>2463-3933</t>
+          <t>1464-374X</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>1962-12-01</t>
+          <t>1989-01-01</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>2022-01-01</t>
+          <t>2020-11-01</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>32</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jhydronewzeal</t>
+          <t>https://www.jstor.org/journal/jenvilaw</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>jhydronewzeal</t>
+          <t>jenvilaw</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>New Zealand Hydrological Society</t>
+          <t>Oxford University Press</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y89" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z89" t="inlineStr">
         <is>
-          <t>1962-12-01 - 2022-01-01</t>
+          <t>1989-01-01 - 2020-11-01</t>
         </is>
       </c>
       <c r="AA89" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB89" t="inlineStr">
         <is>
-          <t>Aquatic Sciences ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Studies ; Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC89" t="inlineStr">
         <is>
-          <t>925819246</t>
+          <t>42836639</t>
         </is>
       </c>
       <c r="AD89" t="inlineStr">
         <is>
-          <t/>
+          <t>00238483</t>
         </is>
       </c>
       <c r="AE89" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Journal of Hydrometeorology</t>
+          <t>Journal of Hydrology (New Zealand)</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>1525-755X</t>
+          <t>0022-1708</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>1525-7541</t>
+          <t>2463-3933</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>2000-02-01</t>
+          <t>1962-12-01</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>2023-12-01</t>
+          <t>2022-01-01</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>61</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jhydr</t>
+          <t>https://www.jstor.org/journal/jhydronewzeal</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>jhydr</t>
+          <t>jhydronewzeal</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>P3Y</t>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>American Meteorological Society</t>
+          <t>New Zealand Hydrological Society</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y90" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z90" t="inlineStr">
         <is>
-          <t>2000-02-01 - 2023-12-01</t>
+          <t>1962-12-01 - 2022-01-01</t>
         </is>
       </c>
       <c r="AA90" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB90" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Aquatic Sciences ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC90" t="inlineStr">
         <is>
-          <t>41639585</t>
+          <t>925819246</t>
         </is>
       </c>
       <c r="AD90" t="inlineStr">
         <is>
-          <t>sn 99008836</t>
+          <t/>
         </is>
       </c>
       <c r="AE90" t="inlineStr">
         <is>
-          <t>2017-06-30</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>The Journal of Sustainable Real Estate</t>
+          <t>Journal of Hydrometeorology</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1949-8276</t>
+          <t>1525-755X</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>1949-8284</t>
+          <t>1525-7541</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>2009-01-01</t>
+          <t>2000-02-01</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>2020-01-01</t>
+          <t>2023-12-01</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="I91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jsustrealesta</t>
+          <t>https://www.jstor.org/journal/jhydr</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>jsustrealesta</t>
+          <t>jhydr</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t>P3Y</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>Taylor &amp; Francis</t>
+          <t>American Meteorological Society</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y91" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z91" t="inlineStr">
         <is>
-          <t>2009-01-01 - 2020-01-01</t>
+          <t>2000-02-01 - 2023-12-01</t>
         </is>
       </c>
       <c r="AA91" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB91" t="inlineStr">
         <is>
-          <t>Architecture &amp; Architectural History ; Arts ; Business ; Business &amp; Economics ; Environmental Studies ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC91" t="inlineStr">
         <is>
-          <t>437036113</t>
+          <t>41639585</t>
         </is>
       </c>
       <c r="AD91" t="inlineStr">
         <is>
-          <t>2009207884</t>
+          <t>sn 99008836</t>
         </is>
       </c>
       <c r="AE91" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-06-30</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Journal of the Association of Environmental and Resource Economists</t>
+          <t>The Journal of Sustainable Real Estate</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2333-5955</t>
+          <t>1949-8276</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2333-5963</t>
+          <t>1949-8284</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>2014-03-01</t>
+          <t>2009-01-01</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>1/2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>2020-11-01</t>
+          <t>2020-01-01</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jassoenviresecon</t>
+          <t>https://www.jstor.org/journal/jsustrealesta</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>jassoenviresecon</t>
+          <t>jsustrealesta</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
           <t>P6Y</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>The University of Chicago Press</t>
+          <t>Taylor &amp; Francis</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y92" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z92" t="inlineStr">
         <is>
-          <t>2014-03-01 - 2020-11-01</t>
+          <t>2009-01-01 - 2020-01-01</t>
         </is>
       </c>
       <c r="AA92" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB92" t="inlineStr">
         <is>
-          <t>Business &amp; Economics ; Economics ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Architecture &amp; Architectural History ; Arts ; Business ; Business &amp; Economics ; Environmental Studies ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC92" t="inlineStr">
         <is>
-          <t/>
+          <t>437036113</t>
         </is>
       </c>
       <c r="AD92" t="inlineStr">
         <is>
-          <t/>
+          <t>2009207884</t>
         </is>
       </c>
       <c r="AE92" t="inlineStr">
         <is>
-          <t>2018-01-01</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Journal of the Elisha Mitchell Scientific Society</t>
+          <t>Journal of the Association of Environmental and Resource Economists</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>0013-6220</t>
+          <t>2333-5955</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t/>
+          <t>2333-5963</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>1931-06-01</t>
+          <t>2014-03-01</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1/2</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>2001-12-01</t>
+          <t>2020-11-01</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>7</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jelismitcsciesoc</t>
+          <t>https://www.jstor.org/journal/jassoenviresecon</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>jelismitcsciesoc</t>
+          <t>jassoenviresecon</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t/>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>North Carolina Academy of Sciences, Inc.</t>
+          <t>The University of Chicago Press</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
-          <t>jnortcaroacadsci</t>
+          <t/>
         </is>
       </c>
       <c r="X93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y93" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z93" t="inlineStr">
         <is>
-          <t>1883-01-01 - 2019-01-01</t>
+          <t>2014-03-01 - 2020-11-01</t>
         </is>
       </c>
       <c r="AA93" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB93" t="inlineStr">
         <is>
-          <t>Biological Sciences ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Business &amp; Economics ; Economics ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC93" t="inlineStr">
         <is>
-          <t>567844648</t>
+          <t/>
         </is>
       </c>
       <c r="AD93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE93" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2018-01-01</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Journal of the Elisha Mitchell Scientific Society</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>0013-6220</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>1883-01-01</t>
+          <t>1931-06-01</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>46</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t/>
+          <t>2</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>1930-11-01</t>
+          <t>2001-12-01</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>117</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/jelismitcsciesoc</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>jelismitcsciesoc</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -14803,1070 +14803,1070 @@
           <t/>
         </is>
       </c>
       <c r="U94" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V94" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W94" t="inlineStr">
         <is>
           <t>jnortcaroacadsci</t>
         </is>
       </c>
       <c r="X94" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y94" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z94" t="inlineStr">
         <is>
           <t>1883-01-01 - 2019-01-01</t>
         </is>
       </c>
       <c r="AA94" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB94" t="inlineStr">
         <is>
           <t>Biological Sciences ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC94" t="inlineStr">
         <is>
           <t>567844648</t>
         </is>
       </c>
       <c r="AD94" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE94" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>The Journal of the National Association of College Teachers of Agriculture</t>
+          <t>Journal of the Elisha Mitchell Scientific Society</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>0027-8602</t>
+          <t>0013-6220</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>2574-0903</t>
+          <t/>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>1958-08-01</t>
+          <t>1883-01-01</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>1930-11-01</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G95" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jnatiassocollte2</t>
+          <t>https://www.jstor.org/journal/jelismitcsciesoc</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>jnatiassocollte2</t>
+          <t>jelismitcsciesoc</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>North American Colleges and Teachers of Agriculture (NACTA)</t>
+          <t>North Carolina Academy of Sciences, Inc.</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
-          <t/>
+          <t>jnortcaroacadsci</t>
         </is>
       </c>
       <c r="X95" t="inlineStr">
         <is>
-          <t>newsnatiassocoll</t>
+          <t/>
         </is>
       </c>
       <c r="Y95" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z95" t="inlineStr">
         <is>
-          <t>1957-11-01 - 1963-03-01</t>
+          <t>1883-01-01 - 2019-01-01</t>
         </is>
       </c>
       <c r="AA95" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB95" t="inlineStr">
         <is>
-          <t>Education ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Biological Sciences ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC95" t="inlineStr">
         <is>
-          <t>826287683</t>
+          <t>567844648</t>
         </is>
       </c>
       <c r="AD95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Journal of the Natural Areas Association</t>
+          <t>The Journal of the National Association of College Teachers of Agriculture</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>0899-0107</t>
+          <t>0027-8602</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>2573-2382</t>
+          <t>2574-0903</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>1981-01-01</t>
+          <t>1958-08-01</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F96" t="inlineStr">
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>1963-03-01</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G96" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jnatuareaasso</t>
+          <t>https://www.jstor.org/journal/jnatiassocollte2</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>jnatuareaasso</t>
+          <t>jnatiassocollte2</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>Natural Areas Association</t>
+          <t>North American Colleges and Teachers of Agriculture (NACTA)</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W96" t="inlineStr">
         <is>
-          <t>naturalareasj</t>
+          <t/>
         </is>
       </c>
       <c r="X96" t="inlineStr">
         <is>
-          <t/>
+          <t>newsnatiassocoll</t>
         </is>
       </c>
       <c r="Y96" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z96" t="inlineStr">
         <is>
-          <t>1981-01-01 - 2020-01-01</t>
+          <t>1957-11-01 - 1963-03-01</t>
         </is>
       </c>
       <c r="AA96" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB96" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Education ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC96" t="inlineStr">
         <is>
-          <t>632274220</t>
+          <t>826287683</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Journal of the North Atlantic</t>
+          <t>Journal of the Natural Areas Association</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>1935-1984</t>
+          <t>0899-0107</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1935-1933</t>
+          <t>2573-2382</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>2008-01-01</t>
+          <t>1981-01-01</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>2022-01-01</t>
+          <t>1981-10-01</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jnorthatlantic</t>
+          <t>https://www.jstor.org/journal/jnatuareaasso</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>jnorthatlantic</t>
+          <t>jnatuareaasso</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t/>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>Humboldt Field Research Institute</t>
+          <t>Natural Areas Association</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W97" t="inlineStr">
         <is>
-          <t/>
+          <t>naturalareasj</t>
         </is>
       </c>
       <c r="X97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y97" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z97" t="inlineStr">
         <is>
-          <t>2008-01-01 - 2022-01-01</t>
+          <t>1981-01-01 - 2020-01-01</t>
         </is>
       </c>
       <c r="AA97" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB97" t="inlineStr">
         <is>
-          <t>Anthropology ; Archaeology ; Environmental Studies ; History ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC97" t="inlineStr">
         <is>
-          <t>77212566</t>
+          <t>632274220</t>
         </is>
       </c>
       <c r="AD97" t="inlineStr">
         <is>
-          <t>2006216759</t>
+          <t/>
         </is>
       </c>
       <c r="AE97" t="inlineStr">
         <is>
-          <t>2019-07-31</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Journal of the North Carolina Academy of Science</t>
+          <t>Journal of the North Atlantic</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2167-5872</t>
+          <t>1935-1984</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>2167-5880</t>
+          <t>1935-1933</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>2002-04-01</t>
+          <t>2008-01-01</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>1</t>
+          <t/>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>2019-01-01</t>
+          <t>2022-01-01</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>135</t>
+          <t/>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>43</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jnortcaroacadsci</t>
+          <t>https://www.jstor.org/journal/jnorthatlantic</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>jnortcaroacadsci</t>
+          <t>jnorthatlantic</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t>North Carolina Academy of Sciences, Inc.</t>
+          <t>Humboldt Field Research Institute</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X98" t="inlineStr">
         <is>
-          <t>jelismitcsciesoc</t>
+          <t/>
         </is>
       </c>
       <c r="Y98" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z98" t="inlineStr">
         <is>
-          <t>1883-01-01 - 2019-01-01</t>
+          <t>2008-01-01 - 2022-01-01</t>
         </is>
       </c>
       <c r="AA98" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB98" t="inlineStr">
         <is>
-          <t>Biological Sciences ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Anthropology ; Archaeology ; Environmental Studies ; History ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC98" t="inlineStr">
         <is>
-          <t>645580951</t>
+          <t>77212566</t>
         </is>
       </c>
       <c r="AD98" t="inlineStr">
         <is>
-          <t>2012202819</t>
+          <t>2006216759</t>
         </is>
       </c>
       <c r="AE98" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2019-07-31</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Journal of the Pennsylvania Academy of Science</t>
+          <t>Journal of the North Carolina Academy of Science</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1044-6753</t>
+          <t>2167-5872</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>2475-1898</t>
+          <t>2167-5880</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>1988-09-01</t>
+          <t>2002-04-01</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>118</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>2022-01-01</t>
+          <t>2019-01-01</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>135</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jpennacadscie</t>
+          <t>https://www.jstor.org/journal/jnortcaroacadsci</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>jpennacadscie</t>
+          <t>jnortcaroacadsci</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t/>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t>Penn State University Press</t>
+          <t>North Carolina Academy of Sciences, Inc.</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R99" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S99" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T99" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U99" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V99" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W99" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X99" t="inlineStr">
         <is>
-          <t>procpennacadscie</t>
+          <t>jelismitcsciesoc</t>
         </is>
       </c>
       <c r="Y99" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z99" t="inlineStr">
         <is>
-          <t>1924-01-01 - 2022-01-01</t>
+          <t>1883-01-01 - 2019-01-01</t>
         </is>
       </c>
       <c r="AA99" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB99" t="inlineStr">
         <is>
           <t>Biological Sciences ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC99" t="inlineStr">
         <is>
-          <t>608897283</t>
+          <t>645580951</t>
         </is>
       </c>
       <c r="AD99" t="inlineStr">
         <is>
-          <t>2012252622</t>
+          <t>2012202819</t>
         </is>
       </c>
       <c r="AE99" t="inlineStr">
         <is>
-          <t>2017-05-22</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Journal of the Washington Academy of Sciences</t>
+          <t>Journal of the Pennsylvania Academy of Science</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>0043-0439</t>
+          <t>1044-6753</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>2573-2110</t>
+          <t>2475-1898</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>1931-01-04</t>
+          <t>1988-09-01</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>62</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>2023-07-01</t>
+          <t>2022-01-01</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>96</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jwashacadscie</t>
+          <t>https://www.jstor.org/journal/jpennacadscie</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>jwashacadscie</t>
+          <t>jpennacadscie</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>Washington Academy of Sciences</t>
+          <t>Penn State University Press</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R100" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S100" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T100" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U100" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V100" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W100" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X100" t="inlineStr">
         <is>
-          <t>procwashacadscie</t>
+          <t>procpennacadscie</t>
         </is>
       </c>
       <c r="Y100" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z100" t="inlineStr">
         <is>
-          <t>1899-01-01 - 2023-07-01</t>
+          <t>1924-01-01 - 2022-01-01</t>
         </is>
       </c>
       <c r="AA100" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB100" t="inlineStr">
         <is>
-          <t>General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Biological Sciences ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC100" t="inlineStr">
         <is>
-          <t>563621283</t>
+          <t>608897283</t>
         </is>
       </c>
       <c r="AD100" t="inlineStr">
         <is>
-          <t/>
+          <t>2012252622</t>
         </is>
       </c>
       <c r="AE100" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-05-22</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Journal of the Washington Academy of Sciences</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>0043-0439</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>2573-2110</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>1911-07-19</t>
+          <t>1931-01-04</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>1930-12-19</t>
+          <t>2023-07-01</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>109</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/jwashacadscie</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>jwashacadscie</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -15902,1100 +15902,1100 @@
           <t/>
         </is>
       </c>
       <c r="U101" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V101" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W101" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X101" t="inlineStr">
         <is>
           <t>procwashacadscie</t>
         </is>
       </c>
       <c r="Y101" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z101" t="inlineStr">
         <is>
           <t>1899-01-01 - 2023-07-01</t>
         </is>
       </c>
       <c r="AA101" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB101" t="inlineStr">
         <is>
           <t>General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC101" t="inlineStr">
         <is>
           <t>563621283</t>
         </is>
       </c>
       <c r="AD101" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Journal of Transport and Land Use</t>
+          <t>Journal of the Washington Academy of Sciences</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t/>
+          <t>0043-0439</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1938-7849</t>
+          <t>2573-2110</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>2008-07-01</t>
+          <t>1911-07-19</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1/2</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>2024-01-01</t>
+          <t>1930-12-19</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>20</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>21</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jtranslanduse</t>
+          <t>https://www.jstor.org/journal/jwashacadscie</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>jtranslanduse</t>
+          <t>jwashacadscie</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
           <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>Journal of Transport and Land Use</t>
+          <t>Washington Academy of Sciences</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X102" t="inlineStr">
         <is>
-          <t/>
+          <t>procwashacadscie</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z102" t="inlineStr">
         <is>
-          <t>2008-07-01 - 2024-01-01</t>
+          <t>1899-01-01 - 2023-07-01</t>
         </is>
       </c>
       <c r="AA102" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB102" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability ; Transportation Studies</t>
+          <t>General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC102" t="inlineStr">
         <is>
-          <t>144477608</t>
+          <t>563621283</t>
         </is>
       </c>
       <c r="AD102" t="inlineStr">
         <is>
-          <t>2007215232</t>
+          <t/>
         </is>
       </c>
       <c r="AE102" t="inlineStr">
         <is>
-          <t>2017-10-30</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Journal of Urban and Environmental Engineering</t>
+          <t>Journal of Transport and Land Use</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>1982-3932</t>
+          <t>1938-7849</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>2007-01-01</t>
+          <t>2008-07-01</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>2016-07-01</t>
+          <t>2024-01-01</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>17</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jurbaenviengi</t>
+          <t>https://www.jstor.org/journal/jtranslanduse</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>jurbaenviengi</t>
+          <t>jtranslanduse</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
-          <t>Coverage for this title ends with Vol. 10, No. 2, July to December 2016.</t>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>Celso Augusto Guimarães Santos</t>
+          <t>Journal of Transport and Land Use</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y103" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z103" t="inlineStr">
         <is>
-          <t>2007-01-01 - 2016-07-01</t>
+          <t>2008-07-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA103" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB103" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Social Sciences ; Sustainability ; Transportation Studies</t>
         </is>
       </c>
       <c r="AC103" t="inlineStr">
         <is>
-          <t>609704908</t>
+          <t>144477608</t>
         </is>
       </c>
       <c r="AD103" t="inlineStr">
         <is>
-          <t>2010233932</t>
+          <t>2007215232</t>
         </is>
       </c>
       <c r="AE103" t="inlineStr">
         <is>
           <t>2017-10-30</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Journal (Water Pollution Control Federation)</t>
+          <t>Journal of Urban and Environmental Engineering</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>0043-1303</t>
+          <t/>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>2327-7467</t>
+          <t>1982-3932</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>1960-01-01</t>
+          <t>2007-01-01</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>1989-08-01</t>
+          <t>2016-07-01</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>10</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/jwatpollcontfed</t>
+          <t>https://www.jstor.org/journal/jurbaenviengi</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>jwatpollcontfed</t>
+          <t>jurbaenviengi</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
-          <t/>
+          <t>Coverage for this title ends with Vol. 10, No. 2, July to December 2016.</t>
         </is>
       </c>
       <c r="P104" t="inlineStr">
         <is>
-          <t>Water Environment Federation</t>
+          <t>Celso Augusto Guimarães Santos</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R104" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S104" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T104" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U104" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
-          <t>rjwatpollcontfed</t>
+          <t/>
         </is>
       </c>
       <c r="X104" t="inlineStr">
         <is>
-          <t>sewainduwast</t>
+          <t/>
         </is>
       </c>
       <c r="Y104" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z104" t="inlineStr">
         <is>
-          <t>1928-10-01 - 2020-12-01</t>
+          <t>2007-01-01 - 2016-07-01</t>
         </is>
       </c>
       <c r="AA104" t="inlineStr">
         <is>
-          <t>Public Library II ; Biological Sciences Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Life Sciences Collection ; Museum Collection ; Secondary Schools Collection</t>
+          <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB104" t="inlineStr">
         <is>
-          <t>Aquatic Sciences ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC104" t="inlineStr">
         <is>
-          <t>299097524</t>
+          <t>609704908</t>
         </is>
       </c>
       <c r="AD104" t="inlineStr">
         <is>
-          <t>2009235058</t>
+          <t>2010233932</t>
         </is>
       </c>
       <c r="AE104" t="inlineStr">
         <is>
-          <t>2009-01-22</t>
+          <t>2017-10-30</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Korea Journal of Population and Development</t>
+          <t>Journal (Water Pollution Control Federation)</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1225-3804</t>
+          <t>0043-1303</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t/>
+          <t>2327-7467</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1990-07-01</t>
+          <t>1960-01-01</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>1997-12-01</t>
+          <t>1989-08-01</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>61</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>8</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/korejpopudeve</t>
+          <t>https://www.jstor.org/journal/jwatpollcontfed</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>korejpopudeve</t>
+          <t>jwatpollcontfed</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
-          <t>Institute for Social Development and Policy Research (ISDPR)</t>
+          <t>Water Environment Federation</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W105" t="inlineStr">
         <is>
-          <t>deveandsoci</t>
+          <t>rjwatpollcontfed</t>
         </is>
       </c>
       <c r="X105" t="inlineStr">
         <is>
-          <t>bulpopdevstucen</t>
+          <t>sewainduwast</t>
         </is>
       </c>
       <c r="Y105" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z105" t="inlineStr">
         <is>
-          <t>1972-04-01 - 2025-09-01</t>
+          <t>1928-10-01 - 2020-12-01</t>
         </is>
       </c>
       <c r="AA105" t="inlineStr">
         <is>
-          <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
+          <t>Public Library II ; Biological Sciences Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Life Sciences Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB105" t="inlineStr">
         <is>
-          <t>Population Studies ; Social Sciences ; Sociology ; Sustainability</t>
+          <t>Aquatic Sciences ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC105" t="inlineStr">
         <is>
-          <t>646837505</t>
+          <t>299097524</t>
         </is>
       </c>
       <c r="AD105" t="inlineStr">
         <is>
-          <t/>
+          <t>2009235058</t>
         </is>
       </c>
       <c r="AE105" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2009-01-22</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Landscape Journal</t>
+          <t>Korea Journal of Population and Development</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>0277-2426</t>
+          <t>1225-3804</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>1553-2704</t>
+          <t/>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>1982-04-01</t>
+          <t>1990-07-01</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>2020-01-01</t>
+          <t>1997-12-01</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>26</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/landscapej</t>
+          <t>https://www.jstor.org/journal/korejpopudeve</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>landscapej</t>
+          <t>korejpopudeve</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t/>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
-          <t>University of Wisconsin Press</t>
+          <t>Institute for Social Development and Policy Research (ISDPR)</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R106" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S106" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T106" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U106" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V106" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
-          <t/>
+          <t>deveandsoci</t>
         </is>
       </c>
       <c r="X106" t="inlineStr">
         <is>
-          <t/>
+          <t>bulpopdevstucen</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z106" t="inlineStr">
         <is>
-          <t>1982-04-01 - 2020-01-01</t>
+          <t>1972-04-01 - 2025-12-01</t>
         </is>
       </c>
       <c r="AA106" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB106" t="inlineStr">
         <is>
-          <t>Architecture &amp; Architectural History ; Arts ; Environmental Science ; Garden &amp; Landscape ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Population Studies ; Social Sciences ; Sociology ; Sustainability</t>
         </is>
       </c>
       <c r="AC106" t="inlineStr">
         <is>
-          <t>50448995</t>
+          <t>646837505</t>
         </is>
       </c>
       <c r="AD106" t="inlineStr">
         <is>
-          <t>2004213390</t>
+          <t/>
         </is>
       </c>
       <c r="AE106" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>L'Espace géographique</t>
+          <t>Landscape Journal</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>0046-2497</t>
+          <t>0277-2426</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>1776-2936</t>
+          <t>1553-2704</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>1972-01-01</t>
+          <t>1982-04-01</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>2022-10-01</t>
+          <t>2020-01-01</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>39</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/espageog</t>
+          <t>https://www.jstor.org/journal/landscapej</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>espageog</t>
+          <t>landscapej</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P107" t="inlineStr">
         <is>
-          <t>Editions Belin</t>
+          <t>University of Wisconsin Press</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y107" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z107" t="inlineStr">
         <is>
-          <t>1972-01-01 - 2022-10-01</t>
+          <t>1982-04-01 - 2020-01-01</t>
         </is>
       </c>
       <c r="AA107" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB107" t="inlineStr">
         <is>
-          <t>Geography ; Social Sciences ; Sustainability</t>
+          <t>Architecture &amp; Architectural History ; Arts ; Environmental Science ; Garden &amp; Landscape ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC107" t="inlineStr">
         <is>
-          <t>269423506</t>
+          <t>50448995</t>
         </is>
       </c>
       <c r="AD107" t="inlineStr">
         <is>
-          <t/>
+          <t>2004213390</t>
         </is>
       </c>
       <c r="AE107" t="inlineStr">
         <is>
-          <t>2017-12-18</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>L'Espace géographique (English Edition)</t>
+          <t>L'Espace géographique</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t/>
+          <t>0046-2497</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>2271-751X</t>
+          <t>1776-2936</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>2012-01-01</t>
+          <t>1972-01-01</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>2016-07-01</t>
+          <t>2022-10-01</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>51</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/espageogeng</t>
+          <t>https://www.jstor.org/journal/espageog</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>espageogeng</t>
+          <t>espageog</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P108" t="inlineStr">
         <is>
           <t>Editions Belin</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R108" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S108" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T108" t="inlineStr">
         <is>
           <t/>
@@ -17006,3106 +17006,3106 @@
           <t/>
         </is>
       </c>
       <c r="V108" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W108" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X108" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y108" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z108" t="inlineStr">
         <is>
-          <t>2012-01-01 - 2016-07-01</t>
+          <t>1972-01-01 - 2022-10-01</t>
         </is>
       </c>
       <c r="AA108" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB108" t="inlineStr">
         <is>
           <t>Geography ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC108" t="inlineStr">
         <is>
-          <t>945784359</t>
+          <t>269423506</t>
         </is>
       </c>
       <c r="AD108" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE108" t="inlineStr">
         <is>
-          <t>2017-11-30</t>
+          <t>2017-12-18</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Marine Ecology Progress Series</t>
+          <t>L'Espace géographique (English Edition)</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>0171-8630</t>
+          <t/>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>1616-1599</t>
+          <t>2271-751X</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>1979-07-30</t>
+          <t>2012-01-01</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>2022-12-08</t>
+          <t>2016-07-01</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>45</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t/>
+          <t>3</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/mariecolprogseri</t>
+          <t>https://www.jstor.org/journal/espageogeng</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>mariecolprogseri</t>
+          <t>espageogeng</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t/>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P109" t="inlineStr">
         <is>
-          <t>Inter-Research Science Center</t>
+          <t>Editions Belin</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R109" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S109" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T109" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U109" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V109" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W109" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X109" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y109" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z109" t="inlineStr">
         <is>
-          <t>1979-07-30 - 2022-12-08</t>
+          <t>2012-01-01 - 2016-07-01</t>
         </is>
       </c>
       <c r="AA109" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB109" t="inlineStr">
         <is>
-          <t>Aquatic Sciences ; Biological Sciences ; Ecology &amp; Evolutionary Biology ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Geography ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC109" t="inlineStr">
         <is>
-          <t>43365189</t>
+          <t>945784359</t>
         </is>
       </c>
       <c r="AD109" t="inlineStr">
         <is>
-          <t>00227353</t>
+          <t/>
         </is>
       </c>
       <c r="AE109" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-11-30</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Marine Resource Economics</t>
+          <t>Marine Ecology Progress Series</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>0738-1360</t>
+          <t>0171-8630</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>2334-5985</t>
+          <t>1616-1599</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>1984-01-01</t>
+          <t>1979-07-30</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>2020-01-01</t>
+          <t>2022-12-08</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>702</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>4</t>
+          <t/>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/mariresoecon</t>
+          <t>https://www.jstor.org/journal/mariecolprogseri</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>mariresoecon</t>
+          <t>mariecolprogseri</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
-          <t>The University of Chicago Press</t>
+          <t>Inter-Research Science Center</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y110" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z110" t="inlineStr">
         <is>
-          <t>1984-01-01 - 2020-01-01</t>
+          <t>1979-07-30 - 2022-12-08</t>
         </is>
       </c>
       <c r="AA110" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB110" t="inlineStr">
         <is>
-          <t>Business &amp; Economics ; Economics ; Social Sciences ; Sustainability</t>
+          <t>Aquatic Sciences ; Biological Sciences ; Ecology &amp; Evolutionary Biology ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC110" t="inlineStr">
         <is>
-          <t>654959790</t>
+          <t>43365189</t>
         </is>
       </c>
       <c r="AD110" t="inlineStr">
         <is>
-          <t/>
+          <t>00227353</t>
         </is>
       </c>
       <c r="AE110" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Mass Education Bulletin</t>
+          <t>Marine Resource Economics</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2515-4958</t>
+          <t>0738-1360</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>2516-1911</t>
+          <t>2334-5985</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>1949-12-01</t>
+          <t>1984-01-01</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>1951-03-01</t>
+          <t>2020-01-01</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>35</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/masseducbull</t>
+          <t>https://www.jstor.org/journal/mariresoecon</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>masseducbull</t>
+          <t>mariresoecon</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t/>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
-          <t>Oxford University Press</t>
+          <t>The University of Chicago Press</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W111" t="inlineStr">
         <is>
-          <t>commdevebull</t>
+          <t/>
         </is>
       </c>
       <c r="X111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y111" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z111" t="inlineStr">
         <is>
-          <t>1949-12-01 - 2020-10-01</t>
+          <t>1984-01-01 - 2020-01-01</t>
         </is>
       </c>
       <c r="AA111" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB111" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability ; Urban Studies</t>
+          <t>Business &amp; Economics ; Economics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC111" t="inlineStr">
         <is>
-          <t>456205877</t>
+          <t>654959790</t>
         </is>
       </c>
       <c r="AD111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>McGill International Journal of Sustainable Development Law and Policy / Revue internationale de droit et politique du développement durable de McGill</t>
+          <t>Mass Education Bulletin</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>1712-9664</t>
+          <t>2515-4958</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>1712-9672</t>
+          <t>2516-1911</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>2005-01-01</t>
+          <t>1949-12-01</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>2016-01-01</t>
+          <t>1951-03-01</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>2</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/mcgiintejsustdev</t>
+          <t>https://www.jstor.org/journal/masseducbull</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>mcgiintejsustdev</t>
+          <t>masseducbull</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P112" t="inlineStr">
         <is>
-          <t>JSDLP</t>
+          <t>Oxford University Press</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W112" t="inlineStr">
         <is>
-          <t>mcgijsustdevelaw</t>
+          <t>commdevebull</t>
         </is>
       </c>
       <c r="X112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y112" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z112" t="inlineStr">
         <is>
-          <t>2005-01-01 - 2025-01-01</t>
+          <t>1949-12-01 - 2020-10-01</t>
         </is>
       </c>
       <c r="AA112" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB112" t="inlineStr">
         <is>
-          <t>Law ; Social Sciences ; Sustainability</t>
+          <t>Social Sciences ; Sustainability ; Urban Studies</t>
         </is>
       </c>
       <c r="AC112" t="inlineStr">
         <is>
-          <t>166920669</t>
+          <t>456205877</t>
         </is>
       </c>
       <c r="AD112" t="inlineStr">
         <is>
-          <t>2008228705</t>
+          <t/>
         </is>
       </c>
       <c r="AE112" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>McGill Journal of Sustainable Development Law / Revue de droit du développement durable de McGill</t>
+          <t>McGill International Journal of Sustainable Development Law and Policy / Revue internationale de droit et politique du développement durable de McGill</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2561-0589</t>
+          <t>1712-9664</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>2561-0597</t>
+          <t>1712-9672</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>2017-01-01</t>
+          <t>2005-01-01</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>1</t>
+          <t/>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>2025-01-01</t>
+          <t>2016-01-01</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/mcgijsustdevelaw</t>
+          <t>https://www.jstor.org/journal/mcgiintejsustdev</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
+          <t>mcgiintejsustdev</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+        </is>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>JSDLP</t>
+        </is>
+      </c>
+      <c r="Q113" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W113" t="inlineStr">
+        <is>
           <t>mcgijsustdevelaw</t>
         </is>
       </c>
-      <c r="M113" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="X113" t="inlineStr">
         <is>
-          <t>mcgiintejsustdev</t>
+          <t/>
         </is>
       </c>
       <c r="Y113" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z113" t="inlineStr">
         <is>
           <t>2005-01-01 - 2025-01-01</t>
         </is>
       </c>
       <c r="AA113" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB113" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability</t>
+          <t>Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC113" t="inlineStr">
         <is>
-          <t>1091400469</t>
+          <t>166920669</t>
         </is>
       </c>
       <c r="AD113" t="inlineStr">
         <is>
-          <t/>
+          <t>2008228705</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
-          <t>2023-07-31</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>NACTA Journal</t>
+          <t>McGill Journal of Sustainable Development Law / Revue de droit du développement durable de McGill</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>0149-4910</t>
+          <t>2561-0589</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t/>
+          <t>2561-0597</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>1963-06-01</t>
+          <t>2017-01-01</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>13</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>2025-01-01</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
           <t>2</t>
         </is>
       </c>
-      <c r="G114" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/nactajournal</t>
+          <t>https://www.jstor.org/journal/mcgijsustdevelaw</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>nactajournal</t>
+          <t>mcgijsustdevelaw</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t/>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P114" t="inlineStr">
         <is>
-          <t>North American Colleges and Teachers of Agriculture (NACTA)</t>
+          <t>JSDLP</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X114" t="inlineStr">
         <is>
-          <t/>
+          <t>mcgiintejsustdev</t>
         </is>
       </c>
       <c r="Y114" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z114" t="inlineStr">
         <is>
-          <t>1963-06-01 - 2022-01-01</t>
+          <t>2005-01-01 - 2025-01-01</t>
         </is>
       </c>
       <c r="AA114" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB114" t="inlineStr">
         <is>
-          <t>Education ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC114" t="inlineStr">
         <is>
-          <t>971069191</t>
+          <t>1091400469</t>
         </is>
       </c>
       <c r="AD114" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2023-07-31</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>NACTA Newsletter</t>
+          <t>NACTA Journal</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2575-1182</t>
+          <t>0149-4910</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>2576-831X</t>
+          <t/>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>1957-11-01</t>
+          <t>1963-06-01</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>2022-01-01</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F115" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/newsnatiassocoll</t>
+          <t>https://www.jstor.org/journal/nactajournal</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>newsnatiassocoll</t>
+          <t>nactajournal</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P115" t="inlineStr">
         <is>
           <t>North American Colleges and Teachers of Agriculture (NACTA)</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W115" t="inlineStr">
         <is>
-          <t>jnatiassocollte2</t>
+          <t/>
         </is>
       </c>
       <c r="X115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y115" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr">
         <is>
-          <t>1957-11-01 - 1963-03-01</t>
+          <t>1963-06-01 - 2022-01-01</t>
         </is>
       </c>
       <c r="AA115" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB115" t="inlineStr">
         <is>
           <t>Education ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC115" t="inlineStr">
         <is>
-          <t>1013187438</t>
+          <t>971069191</t>
         </is>
       </c>
       <c r="AD115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE115" t="inlineStr">
         <is>
-          <t>2017-10-30</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Native Plants Journal</t>
+          <t>NACTA Newsletter</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>1522-8339</t>
+          <t>2575-1182</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>1548-4785</t>
+          <t>2576-831X</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>2000-04-01</t>
+          <t>1957-11-01</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>2020-10-01</t>
+          <t>1958-03-01</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>1</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/nativeplantsj</t>
+          <t>https://www.jstor.org/journal/newsnatiassocoll</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>nativeplantsj</t>
+          <t>newsnatiassocoll</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t/>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
-          <t>University of Wisconsin Press</t>
+          <t>North American Colleges and Teachers of Agriculture (NACTA)</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W116" t="inlineStr">
         <is>
-          <t/>
+          <t>jnatiassocollte2</t>
         </is>
       </c>
       <c r="X116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y116" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr">
         <is>
-          <t>2000-04-01 - 2020-10-01</t>
+          <t>1957-11-01 - 1963-03-01</t>
         </is>
       </c>
       <c r="AA116" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB116" t="inlineStr">
         <is>
-          <t>Botany &amp; Plant Sciences ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Education ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC116" t="inlineStr">
         <is>
-          <t>54353027</t>
+          <t>1013187438</t>
         </is>
       </c>
       <c r="AD116" t="inlineStr">
         <is>
-          <t>2004212092</t>
+          <t/>
         </is>
       </c>
       <c r="AE116" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-10-30</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Natural Areas Journal</t>
+          <t>Native Plants Journal</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>0885-8608</t>
+          <t>1522-8339</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>2162-4399</t>
+          <t>1548-4785</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>1982-01-01</t>
+          <t>2000-04-01</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>2020-01-01</t>
+          <t>2020-10-01</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>21</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/naturalareasj</t>
+          <t>https://www.jstor.org/journal/nativeplantsj</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>naturalareasj</t>
+          <t>nativeplantsj</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
           <t>P6Y</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P117" t="inlineStr">
         <is>
-          <t>Natural Areas Association</t>
+          <t>University of Wisconsin Press</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X117" t="inlineStr">
         <is>
-          <t>jnatuareaasso</t>
+          <t/>
         </is>
       </c>
       <c r="Y117" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z117" t="inlineStr">
         <is>
-          <t>1981-01-01 - 2020-01-01</t>
+          <t>2000-04-01 - 2020-10-01</t>
         </is>
       </c>
       <c r="AA117" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB117" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Botany &amp; Plant Sciences ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC117" t="inlineStr">
         <is>
-          <t>60615964</t>
+          <t>54353027</t>
         </is>
       </c>
       <c r="AD117" t="inlineStr">
         <is>
-          <t>2011201720</t>
+          <t>2004212092</t>
         </is>
       </c>
       <c r="AE117" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Natural Resources Journal</t>
+          <t>Natural Areas Journal</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>0028-0739</t>
+          <t>0885-8608</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>2640-2149</t>
+          <t>2162-4399</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>1961-03-01</t>
+          <t>1982-01-01</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>2026-01-01</t>
+          <t>2020-01-01</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>40</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/naturesoj</t>
+          <t>https://www.jstor.org/journal/naturalareasj</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>naturesoj</t>
+          <t>naturalareasj</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t/>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>Regents of the University of New Mexico on behalf of its School of Law</t>
+          <t>Natural Areas Association</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R118" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S118" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T118" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U118" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V118" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W118" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X118" t="inlineStr">
         <is>
-          <t/>
+          <t>jnatuareaasso</t>
         </is>
       </c>
       <c r="Y118" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z118" t="inlineStr">
         <is>
-          <t>1961-03-01 - 2026-01-01</t>
+          <t>1981-01-01 - 2020-01-01</t>
         </is>
       </c>
       <c r="AA118" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB118" t="inlineStr">
         <is>
-          <t>Environmental Studies ; Law ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC118" t="inlineStr">
         <is>
-          <t>52637785</t>
+          <t>60615964</t>
         </is>
       </c>
       <c r="AD118" t="inlineStr">
         <is>
-          <t>2007266036</t>
+          <t>2011201720</t>
         </is>
       </c>
       <c r="AE118" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Nature and Culture</t>
+          <t>Natural Resources Journal</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>1558-6073</t>
+          <t>0028-0739</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>1558-5468</t>
+          <t>2640-2149</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>2006-04-01</t>
+          <t>1961-03-01</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>2023-12-01</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>66</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/natureculture</t>
+          <t>https://www.jstor.org/journal/naturesoj</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>natureculture</t>
+          <t>naturesoj</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>P3Y</t>
+          <t/>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t>Berghahn Books</t>
+          <t>Regents of the University of New Mexico on behalf of its School of Law</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R119" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S119" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T119" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U119" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V119" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W119" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X119" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y119" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z119" t="inlineStr">
         <is>
-          <t>2006-04-01 - 2023-12-01</t>
+          <t>1961-03-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA119" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB119" t="inlineStr">
         <is>
-          <t>Anthropology ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sociology ; Sustainability</t>
+          <t>Environmental Studies ; Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC119" t="inlineStr">
         <is>
-          <t>61836861</t>
+          <t>52637785</t>
         </is>
       </c>
       <c r="AD119" t="inlineStr">
         <is>
-          <t>2005212501</t>
+          <t>2007266036</t>
         </is>
       </c>
       <c r="AE119" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Oceanography</t>
+          <t>Nature and Culture</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>1042-8275</t>
+          <t>1558-6073</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>2377-617X</t>
+          <t>1558-5468</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>1988-07-01</t>
+          <t>2006-04-01</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2023-12-01</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>18</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/oceanography</t>
+          <t>https://www.jstor.org/journal/natureculture</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>oceanography</t>
+          <t>natureculture</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t/>
+          <t>P3Y</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P120" t="inlineStr">
         <is>
-          <t>Oceanography Society</t>
+          <t>Berghahn Books</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R120" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S120" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U120" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V120" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W120" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X120" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y120" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z120" t="inlineStr">
         <is>
-          <t>1988-07-01 - 2025-12-01</t>
+          <t>2006-04-01 - 2023-12-01</t>
         </is>
       </c>
       <c r="AA120" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB120" t="inlineStr">
         <is>
-          <t>Aquatic Sciences ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Anthropology ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sociology ; Sustainability</t>
         </is>
       </c>
       <c r="AC120" t="inlineStr">
         <is>
-          <t>655135760</t>
+          <t>61836861</t>
         </is>
       </c>
       <c r="AD120" t="inlineStr">
         <is>
-          <t>2015201774</t>
+          <t>2005212501</t>
         </is>
       </c>
       <c r="AE120" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Opflow</t>
+          <t>Oceanography</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>0149-8029</t>
+          <t>1042-8275</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>1551-8701</t>
+          <t>2377-617X</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>1975-01-01</t>
+          <t>1988-07-01</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>2020-12-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>39</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/opflow</t>
+          <t>https://www.jstor.org/journal/oceanography</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>opflow</t>
+          <t>oceanography</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t/>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>Wiley</t>
+          <t>Oceanography Society</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R121" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S121" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U121" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V121" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W121" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X121" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y121" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr">
         <is>
-          <t>1975-01-01 - 2020-12-01</t>
+          <t>1988-07-01 - 2026-03-01</t>
         </is>
       </c>
       <c r="AA121" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB121" t="inlineStr">
         <is>
-          <t>Biological Sciences ; Engineering ; Environmental Science ; Health Sciences ; Medicine &amp; Allied Health ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Aquatic Sciences ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC121" t="inlineStr">
         <is>
-          <t>56210683</t>
+          <t>655135760</t>
         </is>
       </c>
       <c r="AD121" t="inlineStr">
         <is>
-          <t>2004212525</t>
+          <t>2015201774</t>
         </is>
       </c>
       <c r="AE121" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Organization &amp; Environment</t>
+          <t>Opflow</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>1086-0266</t>
+          <t>0149-8029</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>1552-7417</t>
+          <t>1551-8701</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>1997-03-01</t>
+          <t>1975-01-01</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2020-12-01</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>46</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>12</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/orgaenvi</t>
+          <t>https://www.jstor.org/journal/opflow</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>orgaenvi</t>
+          <t>opflow</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
-          <t>SAGE Publications, Inc.</t>
+          <t>Wiley</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R122" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S122" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U122" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V122" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W122" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X122" t="inlineStr">
         <is>
-          <t>induenvicrisquar</t>
+          <t/>
         </is>
       </c>
       <c r="Y122" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr">
         <is>
-          <t>1987-04-01 - 2022-12-01</t>
+          <t>1975-01-01 - 2020-12-01</t>
         </is>
       </c>
       <c r="AA122" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB122" t="inlineStr">
         <is>
-          <t>Business &amp; Economics ; Management &amp; Organizational Behavior ; Social Sciences ; Sustainability</t>
+          <t>Biological Sciences ; Engineering ; Environmental Science ; Health Sciences ; Medicine &amp; Allied Health ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC122" t="inlineStr">
         <is>
-          <t>41385139</t>
+          <t>56210683</t>
         </is>
       </c>
       <c r="AD122" t="inlineStr">
         <is>
-          <t>2004215809</t>
+          <t>2004212525</t>
         </is>
       </c>
       <c r="AE122" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Parks Stewardship Forum</t>
+          <t>Organization &amp; Environment</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t/>
+          <t>1086-0266</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>2688-187X</t>
+          <t>1552-7417</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>2020-01-01</t>
+          <t>1997-03-01</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>2026-01-01</t>
+          <t>2022-12-01</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>35</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/parkstewforu</t>
+          <t>https://www.jstor.org/journal/orgaenvi</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>parkstewforu</t>
+          <t>orgaenvi</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P123" t="inlineStr">
         <is>
-          <t>George Wright Society</t>
+          <t>SAGE Publications, Inc.</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R123" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U123" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V123" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W123" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X123" t="inlineStr">
         <is>
-          <t>georwrigforu</t>
+          <t>induenvicrisquar</t>
         </is>
       </c>
       <c r="Y123" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
-          <t>1981-07-01 - 2026-01-01</t>
+          <t>1987-04-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA123" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB123" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Business &amp; Economics ; Management &amp; Organizational Behavior ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC123" t="inlineStr">
         <is>
-          <t>1109726411</t>
+          <t>41385139</t>
         </is>
       </c>
       <c r="AD123" t="inlineStr">
         <is>
-          <t>2019200563</t>
+          <t>2004215809</t>
         </is>
       </c>
       <c r="AE123" t="inlineStr">
         <is>
-          <t>2024-12-18</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Planning Theory</t>
+          <t>Parks Stewardship Forum</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>1473-0952</t>
+          <t/>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>1741-3052</t>
+          <t>2688-187X</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>2002-03-01</t>
+          <t>2020-01-01</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>2022-11-01</t>
+          <t>2026-01-01</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>42</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/planningtheory</t>
+          <t>https://www.jstor.org/journal/parkstewforu</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>planningtheory</t>
+          <t>parkstewforu</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t/>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>Sage Publications, Ltd.</t>
+          <t>George Wright Society</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X124" t="inlineStr">
         <is>
-          <t/>
+          <t>georwrigforu</t>
         </is>
       </c>
       <c r="Y124" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr">
         <is>
-          <t>2002-03-01 - 2022-11-01</t>
+          <t>1981-07-01 - 2026-01-01</t>
         </is>
       </c>
       <c r="AA124" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB124" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability ; Urban Studies</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC124" t="inlineStr">
         <is>
-          <t>50320696</t>
+          <t>1109726411</t>
         </is>
       </c>
       <c r="AD124" t="inlineStr">
         <is>
-          <t>2009250707</t>
+          <t>2019200563</t>
         </is>
       </c>
       <c r="AE124" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2024-12-18</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>PRAXIS: Journal of Writing + Building</t>
+          <t>Planning Theory</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>1526-2065</t>
+          <t>1473-0952</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t/>
+          <t>1741-3052</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>1999-10-01</t>
+          <t>2002-03-01</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>2019-01-01</t>
+          <t>2022-11-01</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t/>
+          <t>21</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/praxis</t>
+          <t>https://www.jstor.org/journal/planningtheory</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>praxis</t>
+          <t>planningtheory</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
-          <t>Publication of this title ceased in 2019.</t>
+          <t/>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
-          <t>PRAXIS, Inc.</t>
+          <t>Sage Publications, Ltd.</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y125" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
-          <t>1999-10-01 - 2019-01-01</t>
+          <t>2002-03-01 - 2022-11-01</t>
         </is>
       </c>
       <c r="AA125" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB125" t="inlineStr">
         <is>
-          <t>Architecture &amp; Architectural History ; Arts ; Social Sciences ; Sustainability</t>
+          <t>Social Sciences ; Sustainability ; Urban Studies</t>
         </is>
       </c>
       <c r="AC125" t="inlineStr">
         <is>
-          <t>297362620</t>
+          <t>50320696</t>
         </is>
       </c>
       <c r="AD125" t="inlineStr">
         <is>
-          <t/>
+          <t>2009250707</t>
         </is>
       </c>
       <c r="AE125" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Proceedings of the Florida Academy of Sciences</t>
+          <t>PRAXIS: Journal of Writing + Building</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>0097-0581</t>
+          <t>1526-2065</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>1936-01-01</t>
+          <t>1999-10-01</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t/>
+          <t>0</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>1944-12-01</t>
+          <t>2019-01-01</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>7</t>
+          <t/>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>15</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/procfloracadscie</t>
+          <t>https://www.jstor.org/journal/praxis</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>procfloracadscie</t>
+          <t>praxis</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
-          <t/>
+          <t>Publication of this title ceased in 2019.</t>
         </is>
       </c>
       <c r="P126" t="inlineStr">
         <is>
-          <t>Florida Academy of Sciences, Inc.</t>
+          <t>PRAXIS, Inc.</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W126" t="inlineStr">
         <is>
-          <t>quarjfloracadsci</t>
+          <t/>
         </is>
       </c>
       <c r="X126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y126" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
-          <t>1936-01-01 - 2024-01-01</t>
+          <t>1999-10-01 - 2019-01-01</t>
         </is>
       </c>
       <c r="AA126" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB126" t="inlineStr">
         <is>
-          <t>Biological Sciences ; Ecology &amp; Evolutionary Biology ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Architecture &amp; Architectural History ; Arts ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC126" t="inlineStr">
         <is>
-          <t>778222379</t>
+          <t>297362620</t>
         </is>
       </c>
       <c r="AD126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE126" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Proceedings of the Pennsylvania Academy of Science</t>
+          <t>Proceedings of the Florida Academy of Sciences</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>0096-9222</t>
+          <t>0097-0581</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>2573-9964</t>
+          <t/>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>1931-01-01</t>
+          <t>1936-01-01</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>1987-01-01</t>
+          <t>1944-12-01</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>7</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/procpennacadscie</t>
+          <t>https://www.jstor.org/journal/procfloracadscie</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>procpennacadscie</t>
+          <t>procfloracadscie</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P127" t="inlineStr">
         <is>
-          <t>Penn State University Press</t>
+          <t>Florida Academy of Sciences, Inc.</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W127" t="inlineStr">
         <is>
-          <t>jpennacadscie</t>
+          <t>quarjfloracadsci</t>
         </is>
       </c>
       <c r="X127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y127" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z127" t="inlineStr">
         <is>
-          <t>1924-01-01 - 2022-01-01</t>
+          <t>1936-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA127" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB127" t="inlineStr">
         <is>
-          <t>Biological Sciences ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Biological Sciences ; Ecology &amp; Evolutionary Biology ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC127" t="inlineStr">
         <is>
-          <t>564861310</t>
+          <t>778222379</t>
         </is>
       </c>
       <c r="AD127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE127" t="inlineStr">
         <is>
-          <t>2017-05-22</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Proceedings of the Pennsylvania Academy of Science</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>0096-9222</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>2573-9964</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>1924-01-01</t>
+          <t>1931-01-01</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>1930-01-01</t>
+          <t>1987-01-01</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>61</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t/>
+          <t>2</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/procpennacadscie</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>procpennacadscie</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -20141,2184 +20141,2184 @@
           <t/>
         </is>
       </c>
       <c r="U128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W128" t="inlineStr">
         <is>
           <t>jpennacadscie</t>
         </is>
       </c>
       <c r="X128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y128" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z128" t="inlineStr">
         <is>
           <t>1924-01-01 - 2022-01-01</t>
         </is>
       </c>
       <c r="AA128" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB128" t="inlineStr">
         <is>
           <t>Biological Sciences ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC128" t="inlineStr">
         <is>
           <t>564861310</t>
         </is>
       </c>
       <c r="AD128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE128" t="inlineStr">
         <is>
           <t>2017-05-22</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Proceedings of the Washington Academy of Sciences</t>
+          <t>Proceedings of the Pennsylvania Academy of Science</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>0363-1095</t>
+          <t>0096-9222</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>2573-2099</t>
+          <t>2573-9964</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>1899-01-01</t>
+          <t>1924-01-01</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>1911-01-01</t>
+          <t>1930-01-01</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>4</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/procwashacadscie</t>
+          <t>https://www.jstor.org/journal/procpennacadscie</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>procwashacadscie</t>
+          <t>procpennacadscie</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P129" t="inlineStr">
         <is>
-          <t>Washington Academy of Sciences</t>
+          <t>Penn State University Press</t>
         </is>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W129" t="inlineStr">
         <is>
-          <t>jwashacadscie</t>
+          <t>jpennacadscie</t>
         </is>
       </c>
       <c r="X129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y129" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z129" t="inlineStr">
         <is>
-          <t>1899-01-01 - 2023-07-01</t>
+          <t>1924-01-01 - 2022-01-01</t>
         </is>
       </c>
       <c r="AA129" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB129" t="inlineStr">
         <is>
-          <t>General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Biological Sciences ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC129" t="inlineStr">
         <is>
-          <t>565849322</t>
+          <t>564861310</t>
         </is>
       </c>
       <c r="AD129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE129" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-05-22</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Quarterly Journal of the Florida Academy of Sciences</t>
+          <t>Proceedings of the Washington Academy of Sciences</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>0015-3850</t>
+          <t>0363-1095</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t/>
+          <t>2573-2099</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>1945-03-01</t>
+          <t>1899-01-01</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>1</t>
+          <t/>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>1972-12-01</t>
+          <t>1911-01-01</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>13</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>4</t>
+          <t/>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/quarjfloracadsci</t>
+          <t>https://www.jstor.org/journal/procwashacadscie</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>quarjfloracadsci</t>
+          <t>procwashacadscie</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P130" t="inlineStr">
         <is>
-          <t>Florida Academy of Sciences, Inc.</t>
+          <t>Washington Academy of Sciences</t>
         </is>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R130" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S130" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T130" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U130" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V130" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W130" t="inlineStr">
         <is>
-          <t>floridascientist</t>
+          <t>jwashacadscie</t>
         </is>
       </c>
       <c r="X130" t="inlineStr">
         <is>
-          <t>procfloracadscie</t>
+          <t/>
         </is>
       </c>
       <c r="Y130" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z130" t="inlineStr">
         <is>
-          <t>1936-01-01 - 2024-01-01</t>
+          <t>1899-01-01 - 2023-07-01</t>
         </is>
       </c>
       <c r="AA130" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB130" t="inlineStr">
         <is>
-          <t>Biological Sciences ; Ecology &amp; Evolutionary Biology ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC130" t="inlineStr">
         <is>
-          <t>761393039</t>
+          <t>565849322</t>
         </is>
       </c>
       <c r="AD130" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE130" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>RCC Perspectives</t>
+          <t>Quarterly Journal of the Florida Academy of Sciences</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2190-5088</t>
+          <t>0015-3850</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>2190-8087</t>
+          <t/>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>2010-01-01</t>
+          <t>1945-03-01</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t/>
+          <t>8</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>2020-01-01</t>
+          <t>1972-12-01</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t/>
+          <t>35</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/rccperspectives</t>
+          <t>https://www.jstor.org/journal/quarjfloracadsci</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>rccperspectives</t>
+          <t>quarjfloracadsci</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>Rachel Carson Center</t>
+          <t>Florida Academy of Sciences, Inc.</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R131" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S131" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T131" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U131" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V131" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W131" t="inlineStr">
         <is>
-          <t/>
+          <t>floridascientist</t>
         </is>
       </c>
       <c r="X131" t="inlineStr">
         <is>
-          <t/>
+          <t>procfloracadscie</t>
         </is>
       </c>
       <c r="Y131" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z131" t="inlineStr">
         <is>
-          <t>2010-01-01 - 2020-01-01</t>
+          <t>1936-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA131" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB131" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Biological Sciences ; Ecology &amp; Evolutionary Biology ; General Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC131" t="inlineStr">
         <is>
-          <t>797827559</t>
+          <t>761393039</t>
         </is>
       </c>
       <c r="AD131" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE131" t="inlineStr">
         <is>
-          <t>2017-12-18</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Regions &amp; Cohesion / Regiones y Cohesión / Régions et Cohésion</t>
+          <t>RCC Perspectives</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2152-906X</t>
+          <t>2190-5088</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>2152-9078</t>
+          <t>2190-8087</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>2011-04-01</t>
+          <t>2010-01-01</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2020-01-01</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>12</t>
+          <t/>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/regioncohesion</t>
+          <t>https://www.jstor.org/journal/rccperspectives</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>regioncohesion</t>
+          <t>rccperspectives</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t/>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
-          <t>Berghahn Books</t>
+          <t>Rachel Carson Center</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R132" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S132" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T132" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U132" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V132" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W132" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X132" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y132" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z132" t="inlineStr">
         <is>
-          <t>2011-04-01 - 2022-12-01</t>
+          <t>2010-01-01 - 2020-01-01</t>
         </is>
       </c>
       <c r="AA132" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB132" t="inlineStr">
         <is>
-          <t>Anthropology ; Environmental Studies ; Political Science ; Social Sciences ; Sociology ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC132" t="inlineStr">
         <is>
-          <t>497173192</t>
+          <t>797827559</t>
         </is>
       </c>
       <c r="AD132" t="inlineStr">
         <is>
-          <t>2010202722</t>
+          <t/>
         </is>
       </c>
       <c r="AE132" t="inlineStr">
         <is>
-          <t>2018-07-31</t>
+          <t>2017-12-18</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>ReNew: Technology for a Sustainable Future</t>
+          <t>Regions &amp; Cohesion / Regiones y Cohesión / Régions et Cohésion</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>1327-1938</t>
+          <t>2152-906X</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t/>
+          <t>2152-9078</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>1996-10-01</t>
+          <t>2011-04-01</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>1</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>2024-10-01</t>
+          <t>2022-12-01</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t/>
+          <t>12</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/renetechsustfutu</t>
+          <t>https://www.jstor.org/journal/regioncohesion</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>renetechsustfutu</t>
+          <t>regioncohesion</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>P2Y</t>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P133" t="inlineStr">
         <is>
-          <t>Renew Australia Inc</t>
+          <t>Berghahn Books</t>
         </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R133" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S133" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T133" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U133" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V133" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W133" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X133" t="inlineStr">
         <is>
-          <t>softtechaltetech</t>
+          <t/>
         </is>
       </c>
       <c r="Y133" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z133" t="inlineStr">
         <is>
-          <t>1980-06-01 - 2024-10-01</t>
+          <t>2011-04-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA133" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB133" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
+          <t>Anthropology ; Environmental Studies ; Political Science ; Social Sciences ; Sociology ; Sustainability</t>
         </is>
       </c>
       <c r="AC133" t="inlineStr">
         <is>
-          <t>982173170</t>
+          <t>497173192</t>
         </is>
       </c>
       <c r="AD133" t="inlineStr">
         <is>
-          <t/>
+          <t>2010202722</t>
         </is>
       </c>
       <c r="AE133" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2018-07-31</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Renewable Agriculture and Food Systems</t>
+          <t>ReNew: Technology for a Sustainable Future</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>1742-1705</t>
+          <t>1327-1938</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>1742-1713</t>
+          <t/>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>2004-03-01</t>
+          <t>1996-10-01</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>19</t>
+          <t/>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>57</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>2020-12-01</t>
+          <t>2024-10-01</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>35</t>
+          <t/>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>169</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/reneagrifoodsyst</t>
+          <t>https://www.jstor.org/journal/renetechsustfutu</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>reneagrifoodsyst</t>
+          <t>renetechsustfutu</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t>P2Y</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P134" t="inlineStr">
         <is>
-          <t>Cambridge University Press</t>
+          <t>Renew Australia Inc</t>
         </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R134" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S134" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T134" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U134" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V134" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W134" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X134" t="inlineStr">
         <is>
-          <t>amerjalteagri</t>
+          <t>softtechaltetech</t>
         </is>
       </c>
       <c r="Y134" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z134" t="inlineStr">
         <is>
-          <t>1986-01-01 - 2020-12-01</t>
+          <t>1980-06-01 - 2024-10-01</t>
         </is>
       </c>
       <c r="AA134" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB134" t="inlineStr">
         <is>
-          <t>Agriculture ; Environmental Studies ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
         </is>
       </c>
       <c r="AC134" t="inlineStr">
         <is>
-          <t>54697765</t>
+          <t>982173170</t>
         </is>
       </c>
       <c r="AD134" t="inlineStr">
         <is>
-          <t>2005233033</t>
+          <t/>
         </is>
       </c>
       <c r="AE134" t="inlineStr">
         <is>
-          <t>2018-03-26</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Renewable Energy Law and Policy Review</t>
+          <t>Renewable Agriculture and Food Systems</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>1869-4942</t>
+          <t>1742-1705</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>2190-8265</t>
+          <t>1742-1713</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>2010-01-01</t>
+          <t>2004-03-01</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>2023-06-01</t>
+          <t>2020-12-01</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>35</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/reneenerlawpolre</t>
+          <t>https://www.jstor.org/journal/reneagrifoodsyst</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>reneenerlawpolre</t>
+          <t>reneagrifoodsyst</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t/>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
-          <t>Publication of this title ceased in June 2023 with Volume 11, Issue 2/3.</t>
+          <t/>
         </is>
       </c>
       <c r="P135" t="inlineStr">
         <is>
-          <t>Edward Elgar Publishing Ltd.</t>
+          <t>Cambridge University Press</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R135" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S135" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T135" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U135" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V135" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W135" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X135" t="inlineStr">
         <is>
-          <t/>
+          <t>amerjalteagri</t>
         </is>
       </c>
       <c r="Y135" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z135" t="inlineStr">
         <is>
-          <t>2010-01-01 - 2023-06-01</t>
+          <t>1986-01-01 - 2020-12-01</t>
         </is>
       </c>
       <c r="AA135" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB135" t="inlineStr">
         <is>
-          <t>Law ; Social Sciences ; Sustainability</t>
+          <t>Agriculture ; Environmental Studies ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC135" t="inlineStr">
         <is>
-          <t>703560908</t>
+          <t>54697765</t>
         </is>
       </c>
       <c r="AD135" t="inlineStr">
         <is>
-          <t>2011268513</t>
+          <t>2005233033</t>
         </is>
       </c>
       <c r="AE135" t="inlineStr">
         <is>
-          <t>2017-11-30</t>
+          <t>2018-03-26</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Research Management</t>
+          <t>Renewable Energy Law and Policy Review</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>0034-5334</t>
+          <t>1869-4942</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t/>
+          <t>2190-8265</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>1958-04-01</t>
+          <t>2010-01-01</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>1987-11-01</t>
+          <t>2023-06-01</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>11</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/resemana</t>
+          <t>https://www.jstor.org/journal/reneenerlawpolre</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>resemana</t>
+          <t>reneenerlawpolre</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
-          <t/>
+          <t>Publication of this title ceased in June 2023 with Volume 11, Issue 2/3.</t>
         </is>
       </c>
       <c r="P136" t="inlineStr">
         <is>
-          <t>Taylor &amp; Francis</t>
+          <t>Edward Elgar Publishing Ltd.</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W136" t="inlineStr">
         <is>
-          <t>resetechmana</t>
+          <t/>
         </is>
       </c>
       <c r="X136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y136" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z136" t="inlineStr">
         <is>
-          <t>1958-04-01 - 2020-11-01</t>
+          <t>2010-01-01 - 2023-06-01</t>
         </is>
       </c>
       <c r="AA136" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB136" t="inlineStr">
         <is>
-          <t>Business ; Business &amp; Economics ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
+          <t>Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC136" t="inlineStr">
         <is>
-          <t>561234911</t>
+          <t>703560908</t>
         </is>
       </c>
       <c r="AD136" t="inlineStr">
         <is>
-          <t/>
+          <t>2011268513</t>
         </is>
       </c>
       <c r="AE136" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-11-30</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Research Technology Management</t>
+          <t>Research Management</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>0895-6308</t>
+          <t>0034-5334</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>1930-0166</t>
+          <t/>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>1988-01-01</t>
+          <t>1958-04-01</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>2020-11-01</t>
+          <t>1987-11-01</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>30</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/resetechmana</t>
+          <t>https://www.jstor.org/journal/resemana</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
+          <t>resemana</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>Taylor &amp; Francis</t>
+        </is>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W137" t="inlineStr">
+        <is>
           <t>resetechmana</t>
         </is>
       </c>
-      <c r="M137" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="X137" t="inlineStr">
         <is>
-          <t>resemana</t>
+          <t/>
         </is>
       </c>
       <c r="Y137" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z137" t="inlineStr">
         <is>
           <t>1958-04-01 - 2020-11-01</t>
         </is>
       </c>
       <c r="AA137" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB137" t="inlineStr">
         <is>
           <t>Business ; Business &amp; Economics ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
         </is>
       </c>
       <c r="AC137" t="inlineStr">
         <is>
           <t>561234911</t>
         </is>
       </c>
       <c r="AD137" t="inlineStr">
         <is>
-          <t>2006212439</t>
+          <t/>
         </is>
       </c>
       <c r="AE137" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Resilience: A Journal of the Environmental Humanities</t>
+          <t>Research Technology Management</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t/>
+          <t>0895-6308</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>2330-8117</t>
+          <t>1930-0166</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>2014-01-02</t>
+          <t>1988-01-01</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>2022-10-01</t>
+          <t>2020-11-01</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>63</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/resilience</t>
+          <t>https://www.jstor.org/journal/resetechmana</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>resilience</t>
+          <t>resetechmana</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P138" t="inlineStr">
         <is>
-          <t>University of Nebraska Press</t>
+          <t>Taylor &amp; Francis</t>
         </is>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X138" t="inlineStr">
         <is>
-          <t/>
+          <t>resemana</t>
         </is>
       </c>
       <c r="Y138" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z138" t="inlineStr">
         <is>
-          <t>2014-01-02 - 2022-10-01</t>
+          <t>1958-04-01 - 2020-11-01</t>
         </is>
       </c>
       <c r="AA138" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB138" t="inlineStr">
         <is>
-          <t>Environmental Science ; Humanities ; Philosophy ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Business ; Business &amp; Economics ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
         </is>
       </c>
       <c r="AC138" t="inlineStr">
         <is>
-          <t/>
+          <t>561234911</t>
         </is>
       </c>
       <c r="AD138" t="inlineStr">
         <is>
-          <t/>
+          <t>2006212439</t>
         </is>
       </c>
       <c r="AE138" t="inlineStr">
         <is>
-          <t>2020-01-01</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Restoration &amp; Management Notes</t>
+          <t>Resilience: A Journal of the Environmental Humanities</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>0733-0707</t>
+          <t/>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>2573-0762</t>
+          <t>2330-8117</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>1981-06-01</t>
+          <t>2014-01-02</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>1998-12-01</t>
+          <t>2022-12-01</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>10</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/restmananote</t>
+          <t>https://www.jstor.org/journal/resilience</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>restmananote</t>
+          <t>resilience</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
-          <t>University of Wisconsin Press</t>
+          <t>University of Nebraska Press</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R139" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S139" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T139" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U139" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V139" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W139" t="inlineStr">
         <is>
-          <t>ecolrestnortamer</t>
+          <t/>
         </is>
       </c>
       <c r="X139" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y139" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z139" t="inlineStr">
         <is>
-          <t>1981-06-01 - 2020-12-01</t>
+          <t>2014-01-02 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA139" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB139" t="inlineStr">
         <is>
-          <t>Ecology &amp; Evolutionary Biology ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Humanities ; Philosophy ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC139" t="inlineStr">
         <is>
-          <t>633520242</t>
+          <t/>
         </is>
       </c>
       <c r="AD139" t="inlineStr">
         <is>
-          <t>2011242063</t>
+          <t/>
         </is>
       </c>
       <c r="AE139" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2020-01-01</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>SAE International Journal of Alternative Powertrains</t>
+          <t>Restoration &amp; Management Notes</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2167-4191</t>
+          <t>0733-0707</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>2167-4205</t>
+          <t>2573-0762</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>2012-06-01</t>
+          <t>1981-06-01</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>2019-01-01</t>
+          <t>1998-12-01</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>16</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/saeintejaltepowe</t>
+          <t>https://www.jstor.org/journal/restmananote</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>saeintejaltepowe</t>
+          <t>restmananote</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P140" t="inlineStr">
         <is>
-          <t>SAE International</t>
+          <t>University of Wisconsin Press</t>
         </is>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W140" t="inlineStr">
         <is>
-          <t>saeintejelecvehi</t>
+          <t>ecolrestnortamer</t>
         </is>
       </c>
       <c r="X140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y140" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z140" t="inlineStr">
         <is>
-          <t>2012-06-01 - 2024-01-01</t>
+          <t>1981-06-01 - 2020-12-01</t>
         </is>
       </c>
       <c r="AA140" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB140" t="inlineStr">
         <is>
-          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
+          <t>Ecology &amp; Evolutionary Biology ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC140" t="inlineStr">
         <is>
-          <t>789353558</t>
+          <t>633520242</t>
         </is>
       </c>
       <c r="AD140" t="inlineStr">
         <is>
-          <t>2012202775</t>
+          <t>2011242063</t>
         </is>
       </c>
       <c r="AE140" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>SAE International Journal of Electrified Vehicles</t>
+          <t>SAE International Journal of Alternative Powertrains</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2691-3747</t>
+          <t>2167-4191</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>2691-3755</t>
+          <t>2167-4205</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>2020-01-01</t>
+          <t>2012-06-01</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>2024-01-01</t>
+          <t>2019-01-01</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>8</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/saeintejelecvehi</t>
+          <t>https://www.jstor.org/journal/saeintejaltepowe</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
+          <t>saeintejaltepowe</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O141" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>SAE International</t>
+        </is>
+      </c>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R141" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S141" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T141" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U141" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V141" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W141" t="inlineStr">
+        <is>
           <t>saeintejelecvehi</t>
         </is>
       </c>
-      <c r="M141" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="X141" t="inlineStr">
         <is>
-          <t>saeintejaltepowe</t>
+          <t/>
         </is>
       </c>
       <c r="Y141" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z141" t="inlineStr">
         <is>
           <t>2012-06-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA141" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB141" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability</t>
+          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
         </is>
       </c>
       <c r="AC141" t="inlineStr">
         <is>
-          <t>1149147424</t>
+          <t>789353558</t>
         </is>
       </c>
       <c r="AD141" t="inlineStr">
         <is>
-          <t>2020200130</t>
+          <t>2012202775</t>
         </is>
       </c>
       <c r="AE141" t="inlineStr">
         <is>
-          <t>2022-01-01</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>SAE International Journal of Engines</t>
+          <t>SAE International Journal of Electrified Vehicles</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1946-3936</t>
+          <t>2691-3747</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>1946-3944</t>
+          <t>2691-3755</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>2009-01-01</t>
+          <t>2020-01-01</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F142" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>13</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/saeintejengi</t>
+          <t>https://www.jstor.org/journal/saeintejelecvehi</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>saeintejengi</t>
+          <t>saeintejelecvehi</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
           <t>P2Y</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P142" t="inlineStr">
         <is>
           <t>SAE International</t>
         </is>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>serial</t>
@@ -22334,148 +22334,148 @@
           <t/>
         </is>
       </c>
       <c r="T142" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U142" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V142" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W142" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X142" t="inlineStr">
         <is>
-          <t>saetransactions</t>
+          <t>saeintejaltepowe</t>
         </is>
       </c>
       <c r="Y142" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z142" t="inlineStr">
         <is>
-          <t>1906-01-01 - 2024-01-01</t>
+          <t>2012-06-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA142" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB142" t="inlineStr">
         <is>
-          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC142" t="inlineStr">
         <is>
-          <t>320365122</t>
+          <t>1149147424</t>
         </is>
       </c>
       <c r="AD142" t="inlineStr">
         <is>
-          <t>2009202697</t>
+          <t>2020200130</t>
         </is>
       </c>
       <c r="AE142" t="inlineStr">
         <is>
-          <t>2018-01-31</t>
+          <t>2022-01-01</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>SAE International Journal of Fuels and Lubricants</t>
+          <t>SAE International Journal of Engines</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>1946-3952</t>
+          <t>1946-3936</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>1946-3960</t>
+          <t>1946-3944</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>2009-01-01</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>8</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/saeintejfuellubr</t>
+          <t>https://www.jstor.org/journal/saeintejengi</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>saeintejfuellubr</t>
+          <t>saeintejengi</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
           <t>P2Y</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P143" t="inlineStr">
         <is>
           <t>SAE International</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>serial</t>
@@ -22511,128 +22511,128 @@
           <t/>
         </is>
       </c>
       <c r="X143" t="inlineStr">
         <is>
           <t>saetransactions</t>
         </is>
       </c>
       <c r="Y143" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z143" t="inlineStr">
         <is>
           <t>1906-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA143" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB143" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability</t>
+          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC143" t="inlineStr">
         <is>
-          <t>298329142</t>
+          <t>320365122</t>
         </is>
       </c>
       <c r="AD143" t="inlineStr">
         <is>
-          <t>2009207416</t>
+          <t>2009202697</t>
         </is>
       </c>
       <c r="AE143" t="inlineStr">
         <is>
-          <t>2018-02-28</t>
+          <t>2018-01-31</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>SAE International Journal of Materials and Manufacturing</t>
+          <t>SAE International Journal of Fuels and Lubricants</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>1946-3979</t>
+          <t>1946-3952</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>1946-3987</t>
+          <t>1946-3960</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>2009-01-01</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/saeintejmatemanu</t>
+          <t>https://www.jstor.org/journal/saeintejfuellubr</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>saeintejmatemanu</t>
+          <t>saeintejfuellubr</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
           <t>P2Y</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P144" t="inlineStr">
         <is>
           <t>SAE International</t>
         </is>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>serial</t>
@@ -22673,123 +22673,123 @@
           <t>saetransactions</t>
         </is>
       </c>
       <c r="Y144" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z144" t="inlineStr">
         <is>
           <t>1906-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA144" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB144" t="inlineStr">
         <is>
           <t>Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC144" t="inlineStr">
         <is>
-          <t>298440264</t>
+          <t>298329142</t>
         </is>
       </c>
       <c r="AD144" t="inlineStr">
         <is>
-          <t>2009207418</t>
+          <t>2009207416</t>
         </is>
       </c>
       <c r="AE144" t="inlineStr">
         <is>
-          <t>2018-01-31</t>
+          <t>2018-02-28</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>SAE International Journal of Sustainable Transportation, Energy, Environment, &amp; Policy</t>
+          <t>SAE International Journal of Materials and Manufacturing</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2640-642X</t>
+          <t>1946-3979</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>2640-6438</t>
+          <t>1946-3987</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>2020-01-01</t>
+          <t>2009-01-01</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>17</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/saeintejsusttran</t>
+          <t>https://www.jstor.org/journal/saeintejmatemanu</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>saeintejsusttran</t>
+          <t>saeintejmatemanu</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
           <t>P2Y</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P145" t="inlineStr">
         <is>
           <t>SAE International</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>serial</t>
@@ -22805,148 +22805,148 @@
           <t/>
         </is>
       </c>
       <c r="T145" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U145" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V145" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W145" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X145" t="inlineStr">
         <is>
-          <t/>
+          <t>saetransactions</t>
         </is>
       </c>
       <c r="Y145" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z145" t="inlineStr">
         <is>
-          <t>2020-01-01 - 2024-01-01</t>
+          <t>1906-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA145" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB145" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability ; Transportation Studies</t>
+          <t>Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC145" t="inlineStr">
         <is>
-          <t>1076543670</t>
+          <t>298440264</t>
         </is>
       </c>
       <c r="AD145" t="inlineStr">
         <is>
-          <t>2018203895</t>
+          <t>2009207418</t>
         </is>
       </c>
       <c r="AE145" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2018-01-31</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>SAE International Journal of Transportation Safety</t>
+          <t>SAE International Journal of Sustainable Transportation, Energy, Environment, &amp; Policy</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2327-5626</t>
+          <t>2640-642X</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>2327-5634</t>
+          <t>2640-6438</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>2013-06-01</t>
+          <t>2020-01-01</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>2024-01-01</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>5</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/saeintejtransafe</t>
+          <t>https://www.jstor.org/journal/saeintejsusttran</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>saeintejtransafe</t>
+          <t>saeintejsusttran</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
           <t>P2Y</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P146" t="inlineStr">
         <is>
           <t>SAE International</t>
         </is>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>serial</t>
@@ -22972,275 +22972,275 @@
           <t/>
         </is>
       </c>
       <c r="V146" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W146" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X146" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y146" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z146" t="inlineStr">
         <is>
-          <t>2013-06-01 - 2024-01-01</t>
+          <t>2020-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA146" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB146" t="inlineStr">
         <is>
-          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Transportation Studies</t>
+          <t>Social Sciences ; Sustainability ; Transportation Studies</t>
         </is>
       </c>
       <c r="AC146" t="inlineStr">
         <is>
-          <t>830844967</t>
+          <t>1076543670</t>
         </is>
       </c>
       <c r="AD146" t="inlineStr">
         <is>
-          <t>2013200759</t>
+          <t>2018203895</t>
         </is>
       </c>
       <c r="AE146" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>SAE Transactions</t>
+          <t>SAE International Journal of Transportation Safety</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>0096-736X</t>
+          <t>2327-5626</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>2577-1531</t>
+          <t>2327-5634</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>1932-01-01</t>
+          <t>2013-06-01</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>2007-01-01</t>
+          <t>2024-01-01</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>12</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t/>
+          <t>3</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/saetransactions</t>
+          <t>https://www.jstor.org/journal/saeintejtransafe</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>saetransactions</t>
+          <t>saeintejtransafe</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t/>
+          <t>P2Y</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P147" t="inlineStr">
         <is>
           <t>SAE International</t>
         </is>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R147" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S147" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T147" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U147" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V147" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W147" t="inlineStr">
         <is>
-          <t>saeintejengi</t>
+          <t/>
         </is>
       </c>
       <c r="X147" t="inlineStr">
         <is>
-          <t>trasocauteng</t>
+          <t/>
         </is>
       </c>
       <c r="Y147" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z147" t="inlineStr">
         <is>
-          <t>1906-01-01 - 2024-01-01</t>
+          <t>2013-06-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA147" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB147" t="inlineStr">
         <is>
-          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Transportation Studies</t>
         </is>
       </c>
       <c r="AC147" t="inlineStr">
         <is>
-          <t>659357364</t>
+          <t>830844967</t>
         </is>
       </c>
       <c r="AD147" t="inlineStr">
         <is>
-          <t>2018201240</t>
+          <t>2013200759</t>
         </is>
       </c>
       <c r="AE147" t="inlineStr">
         <is>
-          <t>2018-02-28</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>SAE Transactions</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>0096-736X</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>2577-1531</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>1917-01-01</t>
+          <t>1932-01-01</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>27</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>1930-01-01</t>
+          <t>2007-01-01</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>25/26</t>
+          <t>116</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/saetransactions</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>saetransactions</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
           <t/>
@@ -23281,913 +23281,913 @@
           <t/>
         </is>
       </c>
       <c r="U148" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V148" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W148" t="inlineStr">
         <is>
           <t>saeintejengi</t>
         </is>
       </c>
       <c r="X148" t="inlineStr">
         <is>
           <t>trasocauteng</t>
         </is>
       </c>
       <c r="Y148" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z148" t="inlineStr">
         <is>
           <t>1906-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA148" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB148" t="inlineStr">
         <is>
           <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC148" t="inlineStr">
         <is>
           <t>659357364</t>
         </is>
       </c>
       <c r="AD148" t="inlineStr">
         <is>
           <t>2018201240</t>
         </is>
       </c>
       <c r="AE148" t="inlineStr">
         <is>
           <t>2018-02-28</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Sanctuary: Modern Green Homes</t>
+          <t>SAE Transactions</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1833-1416</t>
+          <t>0096-736X</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t/>
+          <t>2577-1531</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>2007-01-01</t>
+          <t>1917-01-01</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t/>
+          <t>12</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>1</t>
+          <t/>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>2024-10-01</t>
+          <t>1930-01-01</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t/>
+          <t>25/26</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>66</t>
+          <t/>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/sanctuary</t>
+          <t>https://www.jstor.org/journal/saetransactions</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>sanctuary</t>
+          <t>saetransactions</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>P2Y</t>
+          <t/>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P149" t="inlineStr">
         <is>
-          <t>Renew Australia Inc</t>
+          <t>SAE International</t>
         </is>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R149" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S149" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T149" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U149" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V149" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W149" t="inlineStr">
         <is>
-          <t/>
+          <t>saeintejengi</t>
         </is>
       </c>
       <c r="X149" t="inlineStr">
         <is>
-          <t/>
+          <t>trasocauteng</t>
         </is>
       </c>
       <c r="Y149" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z149" t="inlineStr">
         <is>
-          <t>2007-01-01 - 2024-10-01</t>
+          <t>1906-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA149" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB149" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
+          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC149" t="inlineStr">
         <is>
-          <t>982186671</t>
+          <t>659357364</t>
         </is>
       </c>
       <c r="AD149" t="inlineStr">
         <is>
-          <t/>
+          <t>2018201240</t>
         </is>
       </c>
       <c r="AE149" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2018-02-28</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>The Sanitarian</t>
+          <t>Sanctuary: Modern Green Homes</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>0096-560X</t>
+          <t>1833-1416</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>2577-9249</t>
+          <t/>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>1938-06-01</t>
+          <t>2007-01-01</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>1962-05-01</t>
+          <t>2024-10-01</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>24</t>
+          <t/>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>66</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/sanitariandenver</t>
+          <t>https://www.jstor.org/journal/sanctuary</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>sanitariandenver</t>
+          <t>sanctuary</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t/>
+          <t>P2Y</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P150" t="inlineStr">
         <is>
-          <t>National Environmental Health Association (NEHA)</t>
+          <t>Renew Australia Inc</t>
         </is>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W150" t="inlineStr">
         <is>
-          <t>sanijenviheal</t>
+          <t/>
         </is>
       </c>
       <c r="X150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y150" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z150" t="inlineStr">
         <is>
-          <t>1938-06-01 - 2022-12-01</t>
+          <t>2007-01-01 - 2024-10-01</t>
         </is>
       </c>
       <c r="AA150" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB150" t="inlineStr">
         <is>
-          <t>Environmental Studies ; Medicine &amp; Allied Health ; Public Health ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
         </is>
       </c>
       <c r="AC150" t="inlineStr">
         <is>
-          <t>564486810</t>
+          <t>982186671</t>
         </is>
       </c>
       <c r="AD150" t="inlineStr">
         <is>
-          <t>2018201355</t>
+          <t/>
         </is>
       </c>
       <c r="AE150" t="inlineStr">
         <is>
-          <t>2018-03-26</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>The Sanitarian's Journal of Environmental Health</t>
+          <t>The Sanitarian</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>0092-6957</t>
+          <t>0096-560X</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>2577-9257</t>
+          <t>2577-9249</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>1962-07-01</t>
+          <t>1938-06-01</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>1963-07-01</t>
+          <t>1962-05-01</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/sanijenviheal</t>
+          <t>https://www.jstor.org/journal/sanitariandenver</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
+          <t>sanitariandenver</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P151" t="inlineStr">
+        <is>
+          <t>National Environmental Health Association (NEHA)</t>
+        </is>
+      </c>
+      <c r="Q151" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W151" t="inlineStr">
+        <is>
           <t>sanijenviheal</t>
         </is>
       </c>
-      <c r="M151" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="X151" t="inlineStr">
         <is>
-          <t>sanitariandenver</t>
+          <t/>
         </is>
       </c>
       <c r="Y151" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z151" t="inlineStr">
         <is>
           <t>1938-06-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA151" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB151" t="inlineStr">
         <is>
           <t>Environmental Studies ; Medicine &amp; Allied Health ; Public Health ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC151" t="inlineStr">
         <is>
-          <t>564486817</t>
+          <t>564486810</t>
         </is>
       </c>
       <c r="AD151" t="inlineStr">
         <is>
-          <t>2018201356</t>
+          <t>2018201355</t>
         </is>
       </c>
       <c r="AE151" t="inlineStr">
         <is>
           <t>2018-03-26</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Sewage and Industrial Wastes</t>
+          <t>The Sanitarian's Journal of Environmental Health</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>0096-364X</t>
+          <t>0092-6957</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>2327-7459</t>
+          <t>2577-9257</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>1950-01-01</t>
+          <t>1962-07-01</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>1959-12-01</t>
+          <t>1963-07-01</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>26</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/sewainduwast</t>
+          <t>https://www.jstor.org/journal/sanijenviheal</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>sewainduwast</t>
+          <t>sanijenviheal</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P152" t="inlineStr">
         <is>
-          <t>Water Environment Federation</t>
+          <t>National Environmental Health Association (NEHA)</t>
         </is>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R152" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S152" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T152" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U152" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V152" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W152" t="inlineStr">
         <is>
-          <t>jwatpollcontfed</t>
+          <t>jenviheal</t>
         </is>
       </c>
       <c r="X152" t="inlineStr">
         <is>
-          <t>sewaworkj</t>
+          <t>sanitariandenver</t>
         </is>
       </c>
       <c r="Y152" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z152" t="inlineStr">
         <is>
-          <t>1928-10-01 - 2020-12-01</t>
+          <t>1938-06-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA152" t="inlineStr">
         <is>
-          <t>Public Library II ; Biological Sciences Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Life Sciences Collection ; Museum Collection ; Secondary Schools Collection</t>
+          <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB152" t="inlineStr">
         <is>
-          <t>Aquatic Sciences ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Studies ; Medicine &amp; Allied Health ; Public Health ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC152" t="inlineStr">
         <is>
-          <t>299097523</t>
+          <t>564486817</t>
         </is>
       </c>
       <c r="AD152" t="inlineStr">
         <is>
-          <t>2009235059</t>
+          <t>2018201356</t>
         </is>
       </c>
       <c r="AE152" t="inlineStr">
         <is>
-          <t>2009-01-22</t>
+          <t>2018-03-26</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Sewage Works Journal</t>
+          <t>Sewage and Industrial Wastes</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>0096-9362</t>
+          <t>0096-364X</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>2327-7505</t>
+          <t>2327-7459</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>1931-01-01</t>
+          <t>1950-01-01</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>22</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>1949-11-01</t>
+          <t>1959-12-01</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>31</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>12</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/sewaworkj</t>
+          <t>https://www.jstor.org/journal/sewainduwast</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
+          <t>sewainduwast</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P153" t="inlineStr">
+        <is>
+          <t>Water Environment Federation</t>
+        </is>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W153" t="inlineStr">
+        <is>
+          <t>jwatpollcontfed</t>
+        </is>
+      </c>
+      <c r="X153" t="inlineStr">
+        <is>
           <t>sewaworkj</t>
         </is>
       </c>
-      <c r="M153" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="Y153" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z153" t="inlineStr">
         <is>
           <t>1928-10-01 - 2020-12-01</t>
         </is>
       </c>
       <c r="AA153" t="inlineStr">
         <is>
           <t>Public Library II ; Biological Sciences Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Life Sciences Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB153" t="inlineStr">
         <is>
           <t>Aquatic Sciences ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC153" t="inlineStr">
         <is>
-          <t>299098704</t>
+          <t>299097523</t>
         </is>
       </c>
       <c r="AD153" t="inlineStr">
         <is>
-          <t>2009235060</t>
+          <t>2009235059</t>
         </is>
       </c>
       <c r="AE153" t="inlineStr">
         <is>
           <t>2009-01-22</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Sewage Works Journal</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>0096-9362</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>2327-7505</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>1928-10-01</t>
+          <t>1931-01-01</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>1930-10-01</t>
+          <t>1949-11-01</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>21</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/sewaworkj</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>sewaworkj</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>fulltext</t>
@@ -24223,2745 +24223,2902 @@
           <t/>
         </is>
       </c>
       <c r="U154" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V154" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W154" t="inlineStr">
         <is>
           <t>sewainduwast</t>
         </is>
       </c>
       <c r="X154" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y154" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z154" t="inlineStr">
         <is>
           <t>1928-10-01 - 2020-12-01</t>
         </is>
       </c>
       <c r="AA154" t="inlineStr">
         <is>
           <t>Public Library II ; Biological Sciences Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Life Sciences Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB154" t="inlineStr">
         <is>
           <t>Aquatic Sciences ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC154" t="inlineStr">
         <is>
           <t>299098704</t>
         </is>
       </c>
       <c r="AD154" t="inlineStr">
         <is>
           <t>2009235060</t>
         </is>
       </c>
       <c r="AE154" t="inlineStr">
         <is>
           <t>2009-01-22</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Soft Technology: Alternative Technology in Australia</t>
+          <t>Sewage Works Journal</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>0810-1434</t>
+          <t>0096-9362</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>2207-9807</t>
+          <t>2327-7505</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>1980-06-01</t>
+          <t>1928-10-01</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>1996-07-01</t>
+          <t>1930-10-01</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t/>
+          <t>2</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/softtechaltetech</t>
+          <t>https://www.jstor.org/journal/sewaworkj</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>softtechaltetech</t>
+          <t>sewaworkj</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P155" t="inlineStr">
         <is>
-          <t>Renew Australia Inc</t>
+          <t>Water Environment Federation</t>
         </is>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W155" t="inlineStr">
         <is>
-          <t>renetechsustfutu</t>
+          <t>sewainduwast</t>
         </is>
       </c>
       <c r="X155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y155" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z155" t="inlineStr">
         <is>
-          <t>1980-06-01 - 2024-10-01</t>
+          <t>1928-10-01 - 2020-12-01</t>
         </is>
       </c>
       <c r="AA155" t="inlineStr">
         <is>
-          <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
+          <t>Public Library II ; Biological Sciences Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Life Sciences Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB155" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
+          <t>Aquatic Sciences ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC155" t="inlineStr">
         <is>
-          <t>982170842</t>
+          <t>299098704</t>
         </is>
       </c>
       <c r="AD155" t="inlineStr">
         <is>
-          <t/>
+          <t>2009235060</t>
         </is>
       </c>
       <c r="AE155" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2009-01-22</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Spheres</t>
+          <t>Soft Technology: Alternative Technology in Australia</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2380-2855</t>
+          <t>0810-1434</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>2380-2863</t>
+          <t>2207-9807</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>2009-01-01</t>
+          <t>1980-06-01</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>2025-01-01</t>
+          <t>1996-07-01</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>56</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/spheres</t>
+          <t>https://www.jstor.org/journal/softtechaltetech</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>spheres</t>
+          <t>softtechaltetech</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P156" t="inlineStr">
         <is>
-          <t>Cooperative Institute for Research in Environmental Sciences (CIRES)</t>
+          <t>Renew Australia Inc</t>
         </is>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W156" t="inlineStr">
         <is>
-          <t/>
+          <t>renetechsustfutu</t>
         </is>
       </c>
       <c r="X156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y156" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z156" t="inlineStr">
         <is>
-          <t>2009-01-01 - 2025-01-01</t>
+          <t>1980-06-01 - 2024-10-01</t>
         </is>
       </c>
       <c r="AA156" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB156" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
         </is>
       </c>
       <c r="AC156" t="inlineStr">
         <is>
-          <t>914869731</t>
+          <t>982170842</t>
         </is>
       </c>
       <c r="AD156" t="inlineStr">
         <is>
-          <t>2015202925</t>
+          <t/>
         </is>
       </c>
       <c r="AE156" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Theoretical and Empirical Researches in Urban Management</t>
+          <t>Spheres</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>2065-3913</t>
+          <t>2380-2855</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>2065-3921</t>
+          <t>2380-2863</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>2009-02-01</t>
+          <t>2009-01-01</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>4</t>
+          <t/>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>1 (10)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2025-01-01</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>21</t>
+          <t/>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>17</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/theoempirese</t>
+          <t>https://www.jstor.org/journal/spheres</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>theoempirese</t>
+          <t>spheres</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
           <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P157" t="inlineStr">
         <is>
-          <t>Research Center in Public Administration and Public Services</t>
+          <t>Cooperative Institute for Research in Environmental Sciences (CIRES)</t>
         </is>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R157" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S157" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T157" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U157" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V157" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W157" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X157" t="inlineStr">
         <is>
-          <t>cercpracteormana</t>
+          <t/>
         </is>
       </c>
       <c r="Y157" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z157" t="inlineStr">
         <is>
-          <t>2006-11-01 - 2026-02-01</t>
+          <t>2009-01-01 - 2025-01-01</t>
         </is>
       </c>
       <c r="AA157" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB157" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability ; Urban Studies</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC157" t="inlineStr">
         <is>
-          <t>432162086</t>
+          <t>914869731</t>
         </is>
       </c>
       <c r="AD157" t="inlineStr">
         <is>
-          <t>2009252955</t>
+          <t>2015202925</t>
         </is>
       </c>
       <c r="AE157" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Transactions (Society of Automobile Engineers)</t>
+          <t>Theoretical and Empirical Researches in Urban Management</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2576-7763</t>
+          <t>2065-3913</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>2578-644X</t>
+          <t>2065-3921</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>1906-01-01</t>
+          <t>2009-02-01</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t/>
+          <t>1 (10)</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>1916-01-01</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>21</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t/>
+          <t>2</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/trasocauteng</t>
+          <t>https://www.jstor.org/journal/theoempirese</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>trasocauteng</t>
+          <t>theoempirese</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P158" t="inlineStr">
         <is>
-          <t>SAE International</t>
+          <t>Research Center in Public Administration and Public Services</t>
         </is>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W158" t="inlineStr">
         <is>
-          <t>saetransactions</t>
+          <t/>
         </is>
       </c>
       <c r="X158" t="inlineStr">
         <is>
-          <t/>
+          <t>cercpracteormana</t>
         </is>
       </c>
       <c r="Y158" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="Z158" t="inlineStr">
         <is>
-          <t>1906-01-01 - 2024-01-01</t>
+          <t>2006-11-01 - 2026-05-01</t>
         </is>
       </c>
       <c r="AA158" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB158" t="inlineStr">
         <is>
-          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Social Sciences ; Sustainability ; Urban Studies</t>
         </is>
       </c>
       <c r="AC158" t="inlineStr">
         <is>
-          <t>609181574</t>
+          <t>432162086</t>
         </is>
       </c>
       <c r="AD158" t="inlineStr">
         <is>
-          <t/>
+          <t>2009252955</t>
         </is>
       </c>
       <c r="AE158" t="inlineStr">
         <is>
-          <t>2018-04-27</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Tulane Environmental Law Journal</t>
+          <t>Transactions (Society of Automobile Engineers)</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1047-6857</t>
+          <t>2576-7763</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>1942-9908</t>
+          <t>2578-644X</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>1988-04-01</t>
+          <t>1906-01-01</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>2025-04-01</t>
+          <t>1916-01-01</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>11</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>2</t>
+          <t/>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/tulaenvilawj</t>
+          <t>https://www.jstor.org/journal/trasocauteng</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>tulaenvilawj</t>
+          <t>trasocauteng</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P159" t="inlineStr">
         <is>
-          <t>Tulane Environmental Law Journal</t>
+          <t>SAE International</t>
         </is>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W159" t="inlineStr">
         <is>
-          <t/>
+          <t>saetransactions</t>
         </is>
       </c>
       <c r="X159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y159" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z159" t="inlineStr">
         <is>
-          <t>1988-04-01 - 2025-04-01</t>
+          <t>1906-01-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA159" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB159" t="inlineStr">
         <is>
-          <t>Law ; Social Sciences ; Sustainability</t>
+          <t>Engineering ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC159" t="inlineStr">
         <is>
-          <t>51479138</t>
+          <t>609181574</t>
         </is>
       </c>
       <c r="AD159" t="inlineStr">
         <is>
-          <t>2008228519</t>
+          <t/>
         </is>
       </c>
       <c r="AE159" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2018-04-27</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Urban Studies</t>
+          <t>Tulane Environmental Law Journal</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>0042-0980</t>
+          <t>1047-6857</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>1360-063X</t>
+          <t>1942-9908</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>1964-05-01</t>
+          <t>1988-04-01</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>1</t>
+          <t/>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2025-04-01</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>38</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/urbanstudies</t>
+          <t>https://www.jstor.org/journal/tulaenvilawj</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>urbanstudies</t>
+          <t>tulaenvilawj</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t/>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P160" t="inlineStr">
         <is>
-          <t>Sage Publications, Ltd.</t>
+          <t>Tulane Environmental Law Journal</t>
         </is>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R160" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S160" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T160" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U160" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V160" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W160" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X160" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y160" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z160" t="inlineStr">
         <is>
-          <t>1964-05-01 - 2022-12-01</t>
+          <t>1988-04-01 - 2025-04-01</t>
         </is>
       </c>
       <c r="AA160" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB160" t="inlineStr">
         <is>
-          <t>Social Sciences ; Sustainability ; Urban Studies</t>
+          <t>Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC160" t="inlineStr">
         <is>
-          <t>37915650</t>
+          <t>51479138</t>
         </is>
       </c>
       <c r="AD160" t="inlineStr">
         <is>
-          <t>2008-233805</t>
+          <t>2008228519</t>
         </is>
       </c>
       <c r="AE160" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Urbani Izziv</t>
+          <t>Urban Studies</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>0353-6483</t>
+          <t>0042-0980</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>1855-8399</t>
+          <t>1360-063X</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>1989-12-01</t>
+          <t>1964-05-01</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t/>
+          <t>1</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>1</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2022-12-01</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>59</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>16</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/urbaniizziv</t>
+          <t>https://www.jstor.org/journal/urbanstudies</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>urbaniizziv</t>
+          <t>urbanstudies</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t/>
+          <t>P4Y</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t/>
         </is>
       </c>
       <c r="P161" t="inlineStr">
         <is>
-          <t>Urbanistični inštitut Republike Slovenije</t>
+          <t>Sage Publications, Ltd.</t>
         </is>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R161" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S161" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T161" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U161" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V161" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W161" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X161" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y161" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>P</t>
         </is>
       </c>
       <c r="Z161" t="inlineStr">
         <is>
-          <t>1989-12-01 - 2025-12-01</t>
+          <t>1964-05-01 - 2022-12-01</t>
         </is>
       </c>
       <c r="AA161" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB161" t="inlineStr">
         <is>
           <t>Social Sciences ; Sustainability ; Urban Studies</t>
         </is>
       </c>
       <c r="AC161" t="inlineStr">
         <is>
-          <t>780081000</t>
+          <t>37915650</t>
         </is>
       </c>
       <c r="AD161" t="inlineStr">
         <is>
-          <t>2012260181</t>
+          <t>2008-233805</t>
         </is>
       </c>
       <c r="AE161" t="inlineStr">
         <is>
-          <t>2017-06-30</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Vermont Journal of Environmental Law</t>
+          <t>Urbani Izziv</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>1936-4253</t>
+          <t>0353-6483</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>1936-4261</t>
+          <t>1855-8399</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>1999-01-01</t>
+          <t>1989-12-01</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>1</t>
+          <t/>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t/>
+          <t>10</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>2024-10-01</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>36</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/vermjenvilaw</t>
+          <t>https://www.jstor.org/journal/urbaniizziv</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>vermjenvilaw</t>
+          <t>urbaniizziv</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>P2Y</t>
+          <t/>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P162" t="inlineStr">
         <is>
-          <t>Vermont Law School</t>
+          <t>Urbanistični inštitut Republike Slovenije</t>
         </is>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y162" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>F</t>
         </is>
       </c>
       <c r="Z162" t="inlineStr">
         <is>
-          <t>1999-01-01 - 2024-10-01</t>
+          <t>1989-12-01 - 2025-12-01</t>
         </is>
       </c>
       <c r="AA162" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB162" t="inlineStr">
         <is>
-          <t>Law ; Social Sciences ; Sustainability</t>
+          <t>Social Sciences ; Sustainability ; Urban Studies</t>
         </is>
       </c>
       <c r="AC162" t="inlineStr">
         <is>
-          <t>41579518</t>
+          <t>780081000</t>
         </is>
       </c>
       <c r="AD162" t="inlineStr">
         <is>
-          <t>2007212063</t>
+          <t>2012260181</t>
         </is>
       </c>
       <c r="AE162" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-06-30</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Virginia Environmental Law Journal</t>
+          <t>Vermont Journal of Environmental Law</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1045-5183</t>
+          <t>1936-4253</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>1942-9940</t>
+          <t>1936-4261</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>1989-04-01</t>
+          <t>1999-01-01</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>2</t>
+          <t/>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>2024-01-01</t>
+          <t>2024-10-01</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>26</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/virgenvilawj</t>
+          <t>https://www.jstor.org/journal/vermjenvilaw</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>virgenvilawj</t>
+          <t>vermjenvilaw</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
           <t>P2Y</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P163" t="inlineStr">
         <is>
-          <t>Virginia Environmental Law Journal</t>
+          <t>Vermont Law School</t>
         </is>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X163" t="inlineStr">
         <is>
-          <t>virgjnaturesolaw</t>
+          <t/>
         </is>
       </c>
       <c r="Y163" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z163" t="inlineStr">
         <is>
-          <t>1980-07-01 - 2024-01-01</t>
+          <t>1999-01-01 - 2024-10-01</t>
         </is>
       </c>
       <c r="AA163" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB163" t="inlineStr">
         <is>
           <t>Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC163" t="inlineStr">
         <is>
-          <t>55536889</t>
+          <t>41579518</t>
         </is>
       </c>
       <c r="AD163" t="inlineStr">
         <is>
-          <t>2008228578</t>
+          <t>2007212063</t>
         </is>
       </c>
       <c r="AE163" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Virginia Journal of Natural Resources Law</t>
+          <t>Virginia Environmental Law Journal</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>0748-8122</t>
+          <t>1045-5183</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>1942-9959</t>
+          <t>1942-9940</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>1980-07-01</t>
+          <t>1989-04-01</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>2024-01-01</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F164" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/virgjnaturesolaw</t>
+          <t>https://www.jstor.org/journal/virgenvilawj</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
+          <t>virgenvilawj</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>P2Y</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P164" t="inlineStr">
+        <is>
+          <t>Virginia Environmental Law Journal</t>
+        </is>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X164" t="inlineStr">
+        <is>
           <t>virgjnaturesolaw</t>
         </is>
       </c>
-      <c r="M164" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="Y164" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z164" t="inlineStr">
         <is>
           <t>1980-07-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA164" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB164" t="inlineStr">
         <is>
           <t>Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC164" t="inlineStr">
         <is>
-          <t>55536883</t>
+          <t>55536889</t>
         </is>
       </c>
       <c r="AD164" t="inlineStr">
         <is>
-          <t>2008228579</t>
+          <t>2008228578</t>
         </is>
       </c>
       <c r="AE164" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Water Environment &amp; Technology</t>
+          <t>Virginia Journal of Natural Resources Law</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>1044-9493</t>
+          <t>0748-8122</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>1938-193X</t>
+          <t>1942-9959</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>1989-09-01</t>
+          <t>1980-07-01</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>2020-12-01</t>
+          <t>1988-10-01</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>8</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/wateenvitech</t>
+          <t>https://www.jstor.org/journal/virgjnaturesolaw</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>wateenvitech</t>
+          <t>virgjnaturesolaw</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>P6Y</t>
+          <t/>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P165" t="inlineStr">
         <is>
-          <t>Water Environment Federation</t>
+          <t>Virginia Environmental Law Journal</t>
         </is>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R165" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S165" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T165" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U165" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V165" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W165" t="inlineStr">
         <is>
-          <t/>
+          <t>virgenvilawj</t>
         </is>
       </c>
       <c r="X165" t="inlineStr">
         <is>
-          <t>jwatpollcontfed</t>
+          <t/>
         </is>
       </c>
       <c r="Y165" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z165" t="inlineStr">
         <is>
-          <t>1928-10-01 - 2020-12-01</t>
+          <t>1980-07-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA165" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB165" t="inlineStr">
         <is>
-          <t>Aquatic Sciences ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
+          <t>Law ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC165" t="inlineStr">
         <is>
-          <t>60630430</t>
+          <t>55536883</t>
         </is>
       </c>
       <c r="AD165" t="inlineStr">
         <is>
-          <t>2008213548</t>
+          <t>2008228579</t>
         </is>
       </c>
       <c r="AE165" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Water Resources IMPACT</t>
+          <t>Water Environment &amp; Technology</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>1522-3175</t>
+          <t>1044-9493</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>2573-2900</t>
+          <t>1938-193X</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>1999-01-01</t>
+          <t>1989-09-01</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>2020-11-01</t>
+          <t>2020-12-01</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>32</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>12</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/wateresoimpa</t>
+          <t>https://www.jstor.org/journal/wateenvitech</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>wateresoimpa</t>
+          <t>wateenvitech</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
           <t>P6Y</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P166" t="inlineStr">
         <is>
-          <t>American Water Resources Association</t>
+          <t>Water Environment Federation</t>
         </is>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R166" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S166" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T166" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U166" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V166" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W166" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X166" t="inlineStr">
         <is>
-          <t>hydatanewsviews</t>
+          <t>jwatpollcontfed</t>
         </is>
       </c>
       <c r="Y166" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z166" t="inlineStr">
         <is>
-          <t>1982-01-01 - 2020-11-01</t>
+          <t>1928-10-01 - 2020-12-01</t>
         </is>
       </c>
       <c r="AA166" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB166" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Aquatic Sciences ; Science &amp; Mathematics ; Social Sciences ; Sustainability ; Technology</t>
         </is>
       </c>
       <c r="AC166" t="inlineStr">
         <is>
-          <t>682780004</t>
+          <t>60630430</t>
         </is>
       </c>
       <c r="AD166" t="inlineStr">
         <is>
-          <t/>
+          <t>2008213548</t>
         </is>
       </c>
       <c r="AE166" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Waterlines</t>
+          <t>Water Resources IMPACT</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>0262-8104</t>
+          <t>1522-3175</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>1756-3488</t>
+          <t>2573-2900</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>1982-07-01</t>
+          <t>1999-01-01</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>2022-09-01</t>
+          <t>2020-11-01</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>22</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/waterlines</t>
+          <t>https://www.jstor.org/journal/wateresoimpa</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>waterlines</t>
+          <t>wateresoimpa</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t/>
+          <t>P6Y</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
-          <t>Publication of this title ceased in 2022 with Volume 41, Issue 3</t>
+          <t/>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
-          <t>Practical Action Publishing</t>
+          <t>American Water Resources Association</t>
         </is>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R167" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S167" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T167" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U167" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V167" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W167" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X167" t="inlineStr">
         <is>
-          <t/>
+          <t>hydatanewsviews</t>
         </is>
       </c>
       <c r="Y167" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z167" t="inlineStr">
         <is>
-          <t>1982-07-01 - 2022-09-01</t>
+          <t>1982-01-01 - 2020-11-01</t>
         </is>
       </c>
       <c r="AA167" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB167" t="inlineStr">
         <is>
-          <t>Aquatic Sciences ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC167" t="inlineStr">
         <is>
-          <t>682777862</t>
+          <t>682780004</t>
         </is>
       </c>
       <c r="AD167" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE167" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Weather and Climate</t>
+          <t>Waterlines</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>0111-5499</t>
+          <t>0262-8104</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t/>
+          <t>1756-3488</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>1981-02-01</t>
+          <t>1982-07-01</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>2024-01-01</t>
+          <t>2022-09-01</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>41</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/weatherclimate</t>
+          <t>https://www.jstor.org/journal/waterlines</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>weatherclimate</t>
+          <t>waterlines</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
-          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
+          <t>Publication of this title ceased in 2022 with Volume 41, Issue 3</t>
         </is>
       </c>
       <c r="P168" t="inlineStr">
         <is>
-          <t>Meteorological Society of New Zealand</t>
+          <t>Practical Action Publishing</t>
         </is>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y168" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z168" t="inlineStr">
         <is>
-          <t>1981-02-01 - 2024-01-01</t>
+          <t>1982-07-01 - 2022-09-01</t>
         </is>
       </c>
       <c r="AA168" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB168" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Aquatic Sciences ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC168" t="inlineStr">
         <is>
-          <t>954222209</t>
+          <t>682777862</t>
         </is>
       </c>
       <c r="AD168" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE168" t="inlineStr">
         <is>
-          <t>2017-09-29</t>
+          <t>2017-03-23</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Weather, Climate, and Society</t>
+          <t>Weather and Climate</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>1948-8327</t>
+          <t>0111-5499</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>1948-8335</t>
+          <t/>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>2009-10-01</t>
+          <t>1981-02-01</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>2023-10-01</t>
+          <t>2024-01-01</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>44</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/weatclimsoci</t>
+          <t>https://www.jstor.org/journal/weatherclimate</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>weatclimsoci</t>
+          <t>weatherclimate</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>P3Y</t>
+          <t/>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
-          <t/>
+          <t>Content for this title is released as soon as the latest issues become available to JSTOR.</t>
         </is>
       </c>
       <c r="P169" t="inlineStr">
         <is>
-          <t>American Meteorological Society</t>
+          <t>Meteorological Society of New Zealand</t>
         </is>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R169" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S169" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T169" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U169" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V169" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W169" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X169" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y169" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z169" t="inlineStr">
         <is>
-          <t>2009-10-01 - 2023-10-01</t>
+          <t>1981-02-01 - 2024-01-01</t>
         </is>
       </c>
       <c r="AA169" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB169" t="inlineStr">
         <is>
-          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sociology ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
       <c r="AC169" t="inlineStr">
         <is>
-          <t>401311695</t>
+          <t>954222209</t>
         </is>
       </c>
       <c r="AD169" t="inlineStr">
         <is>
-          <t>2009203224</t>
+          <t/>
         </is>
       </c>
       <c r="AE169" t="inlineStr">
         <is>
-          <t>2017-05-22</t>
+          <t>2017-09-29</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Wind Engineering</t>
+          <t>Weather, Climate, and Society</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>0309-524X</t>
+          <t>1948-8327</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>2048-402X</t>
+          <t>1948-8335</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>1977-01-01</t>
+          <t>2009-10-01</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>2022-12-01</t>
+          <t>2023-10-01</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>15</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>https://www.jstor.org/journal/windengi</t>
+          <t>https://www.jstor.org/journal/weatclimsoci</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>windengi</t>
+          <t>weatclimsoci</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>P4Y</t>
+          <t>P3Y</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P170" t="inlineStr">
         <is>
-          <t>Sage Publications, Ltd.</t>
+          <t>American Meteorological Society</t>
         </is>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
       <c r="R170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="S170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y170" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="Z170" t="inlineStr">
         <is>
-          <t>1977-01-01 - 2022-12-01</t>
+          <t>2009-10-01 - 2023-10-01</t>
         </is>
       </c>
       <c r="AA170" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
       <c r="AB170" t="inlineStr">
         <is>
-          <t>Engineering ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+          <t>Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sociology ; Sustainability</t>
         </is>
       </c>
       <c r="AC170" t="inlineStr">
         <is>
-          <t>59012196</t>
+          <t>401311695</t>
         </is>
       </c>
       <c r="AD170" t="inlineStr">
         <is>
-          <t>2005263016</t>
+          <t>2009203224</t>
         </is>
       </c>
       <c r="AE170" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2017-05-22</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
+          <t>Wind Engineering</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>0309-524X</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>2048-402X</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>1977-01-01</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>2022-12-01</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>https://www.jstor.org/journal/windengi</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>windengi</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>P4Y</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>fulltext</t>
+        </is>
+      </c>
+      <c r="O171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P171" t="inlineStr">
+        <is>
+          <t>Sage Publications, Ltd.</t>
+        </is>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>serial</t>
+        </is>
+      </c>
+      <c r="R171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y171" t="inlineStr">
+        <is>
+          <t>P</t>
+        </is>
+      </c>
+      <c r="Z171" t="inlineStr">
+        <is>
+          <t>1977-01-01 - 2022-12-01</t>
+        </is>
+      </c>
+      <c r="AA171" t="inlineStr">
+        <is>
+          <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
+        </is>
+      </c>
+      <c r="AB171" t="inlineStr">
+        <is>
+          <t>Engineering ; Environmental Science ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
+        </is>
+      </c>
+      <c r="AC171" t="inlineStr">
+        <is>
+          <t>59012196</t>
+        </is>
+      </c>
+      <c r="AD171" t="inlineStr">
+        <is>
+          <t>2005263016</t>
+        </is>
+      </c>
+      <c r="AE171" t="inlineStr">
+        <is>
+          <t>2017-03-23</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
           <t>Worldviews</t>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
+      <c r="B172" t="inlineStr">
         <is>
           <t>1363-5247</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
+      <c r="C172" t="inlineStr">
         <is>
           <t>1568-5357</t>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
+      <c r="D172" t="inlineStr">
         <is>
           <t>1997-04-01</t>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
+      <c r="E172" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="F171" t="inlineStr">
+      <c r="F172" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="G171" t="inlineStr">
+      <c r="G172" t="inlineStr">
         <is>
           <t>2022-01-01</t>
         </is>
       </c>
-      <c r="H171" t="inlineStr">
+      <c r="H172" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="I171" t="inlineStr">
+      <c r="I172" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="J171" t="inlineStr">
+      <c r="J172" t="inlineStr">
         <is>
           <t>https://www.jstor.org/journal/worldviews</t>
         </is>
       </c>
-      <c r="K171" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L171" t="inlineStr">
+      <c r="K172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
         <is>
           <t>worldviews</t>
         </is>
       </c>
-      <c r="M171" t="inlineStr">
+      <c r="M172" t="inlineStr">
         <is>
           <t>P4Y</t>
         </is>
       </c>
-      <c r="N171" t="inlineStr">
+      <c r="N172" t="inlineStr">
         <is>
           <t>fulltext</t>
         </is>
       </c>
-      <c r="O171" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P171" t="inlineStr">
+      <c r="O172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P172" t="inlineStr">
         <is>
           <t>Brill</t>
         </is>
       </c>
-      <c r="Q171" t="inlineStr">
+      <c r="Q172" t="inlineStr">
         <is>
           <t>serial</t>
         </is>
       </c>
-      <c r="R171" t="inlineStr">
-[...34 lines deleted...]
-      <c r="Y171" t="inlineStr">
+      <c r="R172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y172" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
-      <c r="Z171" t="inlineStr">
+      <c r="Z172" t="inlineStr">
         <is>
           <t>1997-04-01 - 2022-01-01</t>
         </is>
       </c>
-      <c r="AA171" t="inlineStr">
+      <c r="AA172" t="inlineStr">
         <is>
           <t>JSTOR Archival Journal &amp; Primary Source Collection ; Public Library I ; Sustainability Collection ; Museum Collection ; Secondary Schools Collection</t>
         </is>
       </c>
-      <c r="AB171" t="inlineStr">
+      <c r="AB172" t="inlineStr">
         <is>
           <t>Ecology &amp; Evolutionary Biology ; Humanities ; Religion ; Science &amp; Mathematics ; Social Sciences ; Sustainability</t>
         </is>
       </c>
-      <c r="AC171" t="inlineStr">
+      <c r="AC172" t="inlineStr">
         <is>
           <t>46606516</t>
         </is>
       </c>
-      <c r="AD171" t="inlineStr">
+      <c r="AD172" t="inlineStr">
         <is>
           <t>2006242114</t>
         </is>
       </c>
-      <c r="AE171" t="inlineStr">
+      <c r="AE172" t="inlineStr">
         <is>
           <t>2017-03-23</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>