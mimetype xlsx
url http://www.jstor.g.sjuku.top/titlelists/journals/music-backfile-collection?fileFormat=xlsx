--- v0 (2026-06-04)
+++ v1 (2026-06-04)
@@ -1952,51 +1952,51 @@
   <si>
     <t>264797593</t>
   </si>
   <si>
     <t>2009235777</t>
   </si>
   <si>
     <t>Musica Judaica</t>
   </si>
   <si>
     <t>01477536</t>
   </si>
   <si>
     <t>10.2307/j50009970</t>
   </si>
   <si>
     <t>https://www.jstor.org/journal/musicajudaica</t>
   </si>
   <si>
     <t>Area Studies ; Arts ; Jewish Studies ; Music</t>
   </si>
   <si>
     <t>American Society for Jewish Music</t>
   </si>
   <si>
-    <t>1975-2021</t>
+    <t>1975-2023</t>
   </si>
   <si>
     <t>639542420</t>
   </si>
   <si>
     <t>2014-09-19</t>
   </si>
   <si>
     <t>Arts &amp; Sciences XV Collection ; JSTOR Archival Journal &amp; Primary Source Collection ; Jewish Studies Collection ; Museum Collection ; Music Collection ; Public Library I ; Secondary Schools Collection</t>
   </si>
   <si>
     <t>The Musical Quarterly</t>
   </si>
   <si>
     <t>00274631</t>
   </si>
   <si>
     <t>17418399</t>
   </si>
   <si>
     <t>10.2307/j100295</t>
   </si>
   <si>
     <t>https://www.jstor.org/journal/musicalquarterly</t>
   </si>